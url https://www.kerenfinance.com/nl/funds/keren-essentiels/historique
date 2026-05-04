--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3430">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3459">
   <si>
     <t>Keren Essentiels</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011271550</t>
   </si>
   <si>
     <t>2012-07-09</t>
   </si>
   <si>
     <t>2012-07-10</t>
   </si>
   <si>
     <t>2012-07-11</t>
   </si>
   <si>
     <t>2012-07-12</t>
   </si>
   <si>
@@ -10302,50 +10302,137 @@
     <t>2026-03-05</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -10649,51 +10736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z3429"/>
+  <dimension ref="A1:Z3458"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -38082,50 +38169,282 @@
         <v>292.3</v>
       </c>
     </row>
     <row r="3427" spans="1:26">
       <c r="A3427" t="s">
         <v>3427</v>
       </c>
       <c r="B3427">
         <v>289.19</v>
       </c>
     </row>
     <row r="3428" spans="1:26">
       <c r="A3428" t="s">
         <v>3428</v>
       </c>
       <c r="B3428">
         <v>288.69</v>
       </c>
     </row>
     <row r="3429" spans="1:26">
       <c r="A3429" t="s">
         <v>3429</v>
       </c>
       <c r="B3429">
         <v>288.43</v>
+      </c>
+    </row>
+    <row r="3430" spans="1:26">
+      <c r="A3430" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B3430">
+        <v>290.3</v>
+      </c>
+    </row>
+    <row r="3431" spans="1:26">
+      <c r="A3431" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B3431">
+        <v>285.5</v>
+      </c>
+    </row>
+    <row r="3432" spans="1:26">
+      <c r="A3432" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B3432">
+        <v>281.04</v>
+      </c>
+    </row>
+    <row r="3433" spans="1:26">
+      <c r="A3433" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B3433">
+        <v>283.9</v>
+      </c>
+    </row>
+    <row r="3434" spans="1:26">
+      <c r="A3434" t="s">
+        <v>3434</v>
+      </c>
+      <c r="B3434">
+        <v>281.83</v>
+      </c>
+    </row>
+    <row r="3435" spans="1:26">
+      <c r="A3435" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B3435">
+        <v>285.4</v>
+      </c>
+    </row>
+    <row r="3436" spans="1:26">
+      <c r="A3436" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B3436">
+        <v>282.14</v>
+      </c>
+    </row>
+    <row r="3437" spans="1:26">
+      <c r="A3437" t="s">
+        <v>3437</v>
+      </c>
+      <c r="B3437">
+        <v>280.04</v>
+      </c>
+    </row>
+    <row r="3438" spans="1:26">
+      <c r="A3438" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B3438">
+        <v>282.32</v>
+      </c>
+    </row>
+    <row r="3439" spans="1:26">
+      <c r="A3439" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B3439">
+        <v>284.92</v>
+      </c>
+    </row>
+    <row r="3440" spans="1:26">
+      <c r="A3440" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B3440">
+        <v>292.1</v>
+      </c>
+    </row>
+    <row r="3441" spans="1:26">
+      <c r="A3441" t="s">
+        <v>3441</v>
+      </c>
+      <c r="B3441">
+        <v>291.64</v>
+      </c>
+    </row>
+    <row r="3442" spans="1:26">
+      <c r="A3442" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B3442">
+        <v>290.21</v>
+      </c>
+    </row>
+    <row r="3443" spans="1:26">
+      <c r="A3443" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B3443">
+        <v>302.15</v>
+      </c>
+    </row>
+    <row r="3444" spans="1:26">
+      <c r="A3444" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B3444">
+        <v>300.76</v>
+      </c>
+    </row>
+    <row r="3445" spans="1:26">
+      <c r="A3445" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B3445">
+        <v>304.33</v>
+      </c>
+    </row>
+    <row r="3446" spans="1:26">
+      <c r="A3446" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B3446">
+        <v>305.88</v>
+      </c>
+    </row>
+    <row r="3447" spans="1:26">
+      <c r="A3447" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B3447">
+        <v>310.24</v>
+      </c>
+    </row>
+    <row r="3448" spans="1:26">
+      <c r="A3448" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B3448">
+        <v>311.9</v>
+      </c>
+    </row>
+    <row r="3449" spans="1:26">
+      <c r="A3449" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B3449">
+        <v>317.49</v>
+      </c>
+    </row>
+    <row r="3450" spans="1:26">
+      <c r="A3450" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B3450">
+        <v>318.89</v>
+      </c>
+    </row>
+    <row r="3451" spans="1:26">
+      <c r="A3451" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B3451">
+        <v>316.41</v>
+      </c>
+    </row>
+    <row r="3452" spans="1:26">
+      <c r="A3452" t="s">
+        <v>3452</v>
+      </c>
+      <c r="B3452">
+        <v>316.44</v>
+      </c>
+    </row>
+    <row r="3453" spans="1:26">
+      <c r="A3453" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B3453">
+        <v>315.5</v>
+      </c>
+    </row>
+    <row r="3454" spans="1:26">
+      <c r="A3454" t="s">
+        <v>3454</v>
+      </c>
+      <c r="B3454">
+        <v>315.06</v>
+      </c>
+    </row>
+    <row r="3455" spans="1:26">
+      <c r="A3455" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B3455">
+        <v>315.14</v>
+      </c>
+    </row>
+    <row r="3456" spans="1:26">
+      <c r="A3456" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B3456">
+        <v>315.87</v>
+      </c>
+    </row>
+    <row r="3457" spans="1:26">
+      <c r="A3457" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B3457">
+        <v>314.27</v>
+      </c>
+    </row>
+    <row r="3458" spans="1:26">
+      <c r="A3458" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B3458">
+        <v>315.91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">