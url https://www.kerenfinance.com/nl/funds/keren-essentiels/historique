--- v1 (2026-05-04)
+++ v2 (2026-06-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3489">
   <si>
     <t>Keren Essentiels</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011271550</t>
   </si>
   <si>
     <t>2012-07-09</t>
   </si>
   <si>
     <t>2012-07-10</t>
   </si>
   <si>
     <t>2012-07-11</t>
   </si>
   <si>
     <t>2012-07-12</t>
   </si>
   <si>
@@ -10389,50 +10389,140 @@
     <t>2026-04-17</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -10736,51 +10826,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z3458"/>
+  <dimension ref="A1:Z3488"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -38401,50 +38491,290 @@
         <v>315.14</v>
       </c>
     </row>
     <row r="3456" spans="1:26">
       <c r="A3456" t="s">
         <v>3456</v>
       </c>
       <c r="B3456">
         <v>315.87</v>
       </c>
     </row>
     <row r="3457" spans="1:26">
       <c r="A3457" t="s">
         <v>3457</v>
       </c>
       <c r="B3457">
         <v>314.27</v>
       </c>
     </row>
     <row r="3458" spans="1:26">
       <c r="A3458" t="s">
         <v>3458</v>
       </c>
       <c r="B3458">
         <v>315.91</v>
+      </c>
+    </row>
+    <row r="3459" spans="1:26">
+      <c r="A3459" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B3459">
+        <v>318.79</v>
+      </c>
+    </row>
+    <row r="3460" spans="1:26">
+      <c r="A3460" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B3460">
+        <v>320.46</v>
+      </c>
+    </row>
+    <row r="3461" spans="1:26">
+      <c r="A3461" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B3461">
+        <v>322.1</v>
+      </c>
+    </row>
+    <row r="3462" spans="1:26">
+      <c r="A3462" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B3462">
+        <v>327.27</v>
+      </c>
+    </row>
+    <row r="3463" spans="1:26">
+      <c r="A3463" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B3463">
+        <v>324.29</v>
+      </c>
+    </row>
+    <row r="3464" spans="1:26">
+      <c r="A3464" t="s">
+        <v>3464</v>
+      </c>
+      <c r="B3464">
+        <v>323.61</v>
+      </c>
+    </row>
+    <row r="3465" spans="1:26">
+      <c r="A3465" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B3465">
+        <v>320.06</v>
+      </c>
+    </row>
+    <row r="3466" spans="1:26">
+      <c r="A3466" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B3466">
+        <v>321.76</v>
+      </c>
+    </row>
+    <row r="3467" spans="1:26">
+      <c r="A3467" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B3467">
+        <v>322.25</v>
+      </c>
+    </row>
+    <row r="3468" spans="1:26">
+      <c r="A3468" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B3468">
+        <v>321.01</v>
+      </c>
+    </row>
+    <row r="3469" spans="1:26">
+      <c r="A3469" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B3469">
+        <v>321.01</v>
+      </c>
+    </row>
+    <row r="3470" spans="1:26">
+      <c r="A3470" t="s">
+        <v>3470</v>
+      </c>
+      <c r="B3470">
+        <v>325.49</v>
+      </c>
+    </row>
+    <row r="3471" spans="1:26">
+      <c r="A3471" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B3471">
+        <v>326.14</v>
+      </c>
+    </row>
+    <row r="3472" spans="1:26">
+      <c r="A3472" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B3472">
+        <v>330.48</v>
+      </c>
+    </row>
+    <row r="3473" spans="1:26">
+      <c r="A3473" t="s">
+        <v>3473</v>
+      </c>
+      <c r="B3473">
+        <v>333.87</v>
+      </c>
+    </row>
+    <row r="3474" spans="1:26">
+      <c r="A3474" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B3474">
+        <v>332.83</v>
+      </c>
+    </row>
+    <row r="3475" spans="1:26">
+      <c r="A3475" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B3475">
+        <v>336.78</v>
+      </c>
+    </row>
+    <row r="3476" spans="1:26">
+      <c r="A3476" t="s">
+        <v>3476</v>
+      </c>
+      <c r="B3476">
+        <v>338.44</v>
+      </c>
+    </row>
+    <row r="3477" spans="1:26">
+      <c r="A3477" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B3477">
+        <v>338.12</v>
+      </c>
+    </row>
+    <row r="3478" spans="1:26">
+      <c r="A3478" t="s">
+        <v>3478</v>
+      </c>
+      <c r="B3478">
+        <v>337.05</v>
+      </c>
+    </row>
+    <row r="3479" spans="1:26">
+      <c r="A3479" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B3479">
+        <v>334.05</v>
+      </c>
+    </row>
+    <row r="3480" spans="1:26">
+      <c r="A3480" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B3480">
+        <v>335.72</v>
+      </c>
+    </row>
+    <row r="3481" spans="1:26">
+      <c r="A3481" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B3481">
+        <v>333.25</v>
+      </c>
+    </row>
+    <row r="3482" spans="1:26">
+      <c r="A3482" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B3482">
+        <v>333.35</v>
+      </c>
+    </row>
+    <row r="3483" spans="1:26">
+      <c r="A3483" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B3483">
+        <v>329.25</v>
+      </c>
+    </row>
+    <row r="3484" spans="1:26">
+      <c r="A3484" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B3484">
+        <v>327.53</v>
+      </c>
+    </row>
+    <row r="3485" spans="1:26">
+      <c r="A3485" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B3485">
+        <v>326.42</v>
+      </c>
+    </row>
+    <row r="3486" spans="1:26">
+      <c r="A3486" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B3486">
+        <v>329.5</v>
+      </c>
+    </row>
+    <row r="3487" spans="1:26">
+      <c r="A3487" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B3487">
+        <v>331.72</v>
+      </c>
+    </row>
+    <row r="3488" spans="1:26">
+      <c r="A3488" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B3488">
+        <v>329.36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">