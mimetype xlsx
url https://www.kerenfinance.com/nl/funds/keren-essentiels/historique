--- v2 (2026-06-18)
+++ v3 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3489">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3520">
   <si>
     <t>Keren Essentiels</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011271550</t>
   </si>
   <si>
     <t>2012-07-09</t>
   </si>
   <si>
     <t>2012-07-10</t>
   </si>
   <si>
     <t>2012-07-11</t>
   </si>
   <si>
     <t>2012-07-12</t>
   </si>
   <si>
@@ -10479,50 +10479,143 @@
     <t>2026-06-04</t>
   </si>
   <si>
     <t>2026-06-05</t>
   </si>
   <si>
     <t>2026-06-08</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>2026-06-11</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -10826,51 +10919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z3488"/>
+  <dimension ref="A1:Z3519"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -38731,50 +38824,298 @@
         <v>326.42</v>
       </c>
     </row>
     <row r="3486" spans="1:26">
       <c r="A3486" t="s">
         <v>3486</v>
       </c>
       <c r="B3486">
         <v>329.5</v>
       </c>
     </row>
     <row r="3487" spans="1:26">
       <c r="A3487" t="s">
         <v>3487</v>
       </c>
       <c r="B3487">
         <v>331.72</v>
       </c>
     </row>
     <row r="3488" spans="1:26">
       <c r="A3488" t="s">
         <v>3488</v>
       </c>
       <c r="B3488">
         <v>329.36</v>
+      </c>
+    </row>
+    <row r="3489" spans="1:26">
+      <c r="A3489" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B3489">
+        <v>328.62</v>
+      </c>
+    </row>
+    <row r="3490" spans="1:26">
+      <c r="A3490" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B3490">
+        <v>320.49</v>
+      </c>
+    </row>
+    <row r="3491" spans="1:26">
+      <c r="A3491" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B3491">
+        <v>320.49</v>
+      </c>
+    </row>
+    <row r="3492" spans="1:26">
+      <c r="A3492" t="s">
+        <v>3492</v>
+      </c>
+      <c r="B3492">
+        <v>318.63</v>
+      </c>
+    </row>
+    <row r="3493" spans="1:26">
+      <c r="A3493" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B3493">
+        <v>318.5</v>
+      </c>
+    </row>
+    <row r="3494" spans="1:26">
+      <c r="A3494" t="s">
+        <v>3494</v>
+      </c>
+      <c r="B3494">
+        <v>316.61</v>
+      </c>
+    </row>
+    <row r="3495" spans="1:26">
+      <c r="A3495" t="s">
+        <v>3495</v>
+      </c>
+      <c r="B3495">
+        <v>314.36</v>
+      </c>
+    </row>
+    <row r="3496" spans="1:26">
+      <c r="A3496" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B3496">
+        <v>317.17</v>
+      </c>
+    </row>
+    <row r="3497" spans="1:26">
+      <c r="A3497" t="s">
+        <v>3497</v>
+      </c>
+      <c r="B3497">
+        <v>317.7</v>
+      </c>
+    </row>
+    <row r="3498" spans="1:26">
+      <c r="A3498" t="s">
+        <v>3498</v>
+      </c>
+      <c r="B3498">
+        <v>316.46</v>
+      </c>
+    </row>
+    <row r="3499" spans="1:26">
+      <c r="A3499" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B3499">
+        <v>319.04</v>
+      </c>
+    </row>
+    <row r="3500" spans="1:26">
+      <c r="A3500" t="s">
+        <v>3500</v>
+      </c>
+      <c r="B3500">
+        <v>321.89</v>
+      </c>
+    </row>
+    <row r="3501" spans="1:26">
+      <c r="A3501" t="s">
+        <v>3501</v>
+      </c>
+      <c r="B3501">
+        <v>326.42</v>
+      </c>
+    </row>
+    <row r="3502" spans="1:26">
+      <c r="A3502" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B3502">
+        <v>326.19</v>
+      </c>
+    </row>
+    <row r="3503" spans="1:26">
+      <c r="A3503" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B3503">
+        <v>323.89</v>
+      </c>
+    </row>
+    <row r="3504" spans="1:26">
+      <c r="A3504" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B3504">
+        <v>318.17</v>
+      </c>
+    </row>
+    <row r="3505" spans="1:26">
+      <c r="A3505" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B3505">
+        <v>317.52</v>
+      </c>
+    </row>
+    <row r="3506" spans="1:26">
+      <c r="A3506" t="s">
+        <v>3506</v>
+      </c>
+      <c r="B3506">
+        <v>316.77</v>
+      </c>
+    </row>
+    <row r="3507" spans="1:26">
+      <c r="A3507" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B3507">
+        <v>318.73</v>
+      </c>
+    </row>
+    <row r="3508" spans="1:26">
+      <c r="A3508" t="s">
+        <v>3508</v>
+      </c>
+      <c r="B3508">
+        <v>320.57</v>
+      </c>
+    </row>
+    <row r="3509" spans="1:26">
+      <c r="A3509" t="s">
+        <v>3509</v>
+      </c>
+      <c r="B3509">
+        <v>320.2</v>
+      </c>
+    </row>
+    <row r="3510" spans="1:26">
+      <c r="A3510" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B3510">
+        <v>318.72</v>
+      </c>
+    </row>
+    <row r="3511" spans="1:26">
+      <c r="A3511" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B3511">
+        <v>318.84</v>
+      </c>
+    </row>
+    <row r="3512" spans="1:26">
+      <c r="A3512" t="s">
+        <v>3512</v>
+      </c>
+      <c r="B3512">
+        <v>318.86</v>
+      </c>
+    </row>
+    <row r="3513" spans="1:26">
+      <c r="A3513" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B3513">
+        <v>319.99</v>
+      </c>
+    </row>
+    <row r="3514" spans="1:26">
+      <c r="A3514" t="s">
+        <v>3514</v>
+      </c>
+      <c r="B3514">
+        <v>319.2</v>
+      </c>
+    </row>
+    <row r="3515" spans="1:26">
+      <c r="A3515" t="s">
+        <v>3515</v>
+      </c>
+      <c r="B3515">
+        <v>322.28</v>
+      </c>
+    </row>
+    <row r="3516" spans="1:26">
+      <c r="A3516" t="s">
+        <v>3516</v>
+      </c>
+      <c r="B3516">
+        <v>323.75</v>
+      </c>
+    </row>
+    <row r="3517" spans="1:26">
+      <c r="A3517" t="s">
+        <v>3517</v>
+      </c>
+      <c r="B3517">
+        <v>327.15</v>
+      </c>
+    </row>
+    <row r="3518" spans="1:26">
+      <c r="A3518" t="s">
+        <v>3518</v>
+      </c>
+      <c r="B3518">
+        <v>331.87</v>
+      </c>
+    </row>
+    <row r="3519" spans="1:26">
+      <c r="A3519" t="s">
+        <v>3519</v>
+      </c>
+      <c r="B3519">
+        <v>328.69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">