--- v3 (2026-08-02)
+++ v4 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4441">
   <si>
     <t>Keren Corporate</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010697532</t>
   </si>
   <si>
     <t>2008-12-30</t>
   </si>
   <si>
     <t>2008-12-31</t>
   </si>
   <si>
     <t>2009-01-02</t>
   </si>
   <si>
     <t>2009-01-05</t>
   </si>
   <si>
@@ -13230,50 +13230,155 @@
     <t>2026-07-20</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t>2026-07-22</t>
   </si>
   <si>
     <t>2026-07-23</t>
   </si>
   <si>
     <t>2026-07-24</t>
   </si>
   <si>
     <t>2026-07-27</t>
   </si>
   <si>
     <t>2026-07-28</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -13577,51 +13682,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z4405"/>
+  <dimension ref="A1:Z4440"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -48818,50 +48923,330 @@
         <v>219.42</v>
       </c>
     </row>
     <row r="4403" spans="1:26">
       <c r="A4403" t="s">
         <v>4403</v>
       </c>
       <c r="B4403">
         <v>219.54</v>
       </c>
     </row>
     <row r="4404" spans="1:26">
       <c r="A4404" t="s">
         <v>4404</v>
       </c>
       <c r="B4404">
         <v>219.3</v>
       </c>
     </row>
     <row r="4405" spans="1:26">
       <c r="A4405" t="s">
         <v>4405</v>
       </c>
       <c r="B4405">
         <v>219.28</v>
+      </c>
+    </row>
+    <row r="4406" spans="1:26">
+      <c r="A4406" t="s">
+        <v>4406</v>
+      </c>
+      <c r="B4406">
+        <v>219.22</v>
+      </c>
+    </row>
+    <row r="4407" spans="1:26">
+      <c r="A4407" t="s">
+        <v>4407</v>
+      </c>
+      <c r="B4407">
+        <v>219.4</v>
+      </c>
+    </row>
+    <row r="4408" spans="1:26">
+      <c r="A4408" t="s">
+        <v>4408</v>
+      </c>
+      <c r="B4408">
+        <v>219.68</v>
+      </c>
+    </row>
+    <row r="4409" spans="1:26">
+      <c r="A4409" t="s">
+        <v>4409</v>
+      </c>
+      <c r="B4409">
+        <v>219.74</v>
+      </c>
+    </row>
+    <row r="4410" spans="1:26">
+      <c r="A4410" t="s">
+        <v>4410</v>
+      </c>
+      <c r="B4410">
+        <v>219.67</v>
+      </c>
+    </row>
+    <row r="4411" spans="1:26">
+      <c r="A4411" t="s">
+        <v>4411</v>
+      </c>
+      <c r="B4411">
+        <v>219.73</v>
+      </c>
+    </row>
+    <row r="4412" spans="1:26">
+      <c r="A4412" t="s">
+        <v>4412</v>
+      </c>
+      <c r="B4412">
+        <v>219.54</v>
+      </c>
+    </row>
+    <row r="4413" spans="1:26">
+      <c r="A4413" t="s">
+        <v>4413</v>
+      </c>
+      <c r="B4413">
+        <v>219.62</v>
+      </c>
+    </row>
+    <row r="4414" spans="1:26">
+      <c r="A4414" t="s">
+        <v>4414</v>
+      </c>
+      <c r="B4414">
+        <v>219.67</v>
+      </c>
+    </row>
+    <row r="4415" spans="1:26">
+      <c r="A4415" t="s">
+        <v>4415</v>
+      </c>
+      <c r="B4415">
+        <v>219.83</v>
+      </c>
+    </row>
+    <row r="4416" spans="1:26">
+      <c r="A4416" t="s">
+        <v>4416</v>
+      </c>
+      <c r="B4416">
+        <v>219.62</v>
+      </c>
+    </row>
+    <row r="4417" spans="1:26">
+      <c r="A4417" t="s">
+        <v>4417</v>
+      </c>
+      <c r="B4417">
+        <v>219.58</v>
+      </c>
+    </row>
+    <row r="4418" spans="1:26">
+      <c r="A4418" t="s">
+        <v>4418</v>
+      </c>
+      <c r="B4418">
+        <v>219.39</v>
+      </c>
+    </row>
+    <row r="4419" spans="1:26">
+      <c r="A4419" t="s">
+        <v>4419</v>
+      </c>
+      <c r="B4419">
+        <v>219.35</v>
+      </c>
+    </row>
+    <row r="4420" spans="1:26">
+      <c r="A4420" t="s">
+        <v>4420</v>
+      </c>
+      <c r="B4420">
+        <v>219.45</v>
+      </c>
+    </row>
+    <row r="4421" spans="1:26">
+      <c r="A4421" t="s">
+        <v>4421</v>
+      </c>
+      <c r="B4421">
+        <v>219.39</v>
+      </c>
+    </row>
+    <row r="4422" spans="1:26">
+      <c r="A4422" t="s">
+        <v>4422</v>
+      </c>
+      <c r="B4422">
+        <v>219.36</v>
+      </c>
+    </row>
+    <row r="4423" spans="1:26">
+      <c r="A4423" t="s">
+        <v>4423</v>
+      </c>
+      <c r="B4423">
+        <v>219.57</v>
+      </c>
+    </row>
+    <row r="4424" spans="1:26">
+      <c r="A4424" t="s">
+        <v>4424</v>
+      </c>
+      <c r="B4424">
+        <v>219.45</v>
+      </c>
+    </row>
+    <row r="4425" spans="1:26">
+      <c r="A4425" t="s">
+        <v>4425</v>
+      </c>
+      <c r="B4425">
+        <v>219.41</v>
+      </c>
+    </row>
+    <row r="4426" spans="1:26">
+      <c r="A4426" t="s">
+        <v>4426</v>
+      </c>
+      <c r="B4426">
+        <v>219.18</v>
+      </c>
+    </row>
+    <row r="4427" spans="1:26">
+      <c r="A4427" t="s">
+        <v>4427</v>
+      </c>
+      <c r="B4427">
+        <v>219.08</v>
+      </c>
+    </row>
+    <row r="4428" spans="1:26">
+      <c r="A4428" t="s">
+        <v>4428</v>
+      </c>
+      <c r="B4428">
+        <v>219.0</v>
+      </c>
+    </row>
+    <row r="4429" spans="1:26">
+      <c r="A4429" t="s">
+        <v>4429</v>
+      </c>
+      <c r="B4429">
+        <v>218.74</v>
+      </c>
+    </row>
+    <row r="4430" spans="1:26">
+      <c r="A4430" t="s">
+        <v>4430</v>
+      </c>
+      <c r="B4430">
+        <v>218.88</v>
+      </c>
+    </row>
+    <row r="4431" spans="1:26">
+      <c r="A4431" t="s">
+        <v>4431</v>
+      </c>
+      <c r="B4431">
+        <v>218.89</v>
+      </c>
+    </row>
+    <row r="4432" spans="1:26">
+      <c r="A4432" t="s">
+        <v>4432</v>
+      </c>
+      <c r="B4432">
+        <v>218.65</v>
+      </c>
+    </row>
+    <row r="4433" spans="1:26">
+      <c r="A4433" t="s">
+        <v>4433</v>
+      </c>
+      <c r="B4433">
+        <v>218.65</v>
+      </c>
+    </row>
+    <row r="4434" spans="1:26">
+      <c r="A4434" t="s">
+        <v>4434</v>
+      </c>
+      <c r="B4434">
+        <v>218.31</v>
+      </c>
+    </row>
+    <row r="4435" spans="1:26">
+      <c r="A4435" t="s">
+        <v>4435</v>
+      </c>
+      <c r="B4435">
+        <v>217.81</v>
+      </c>
+    </row>
+    <row r="4436" spans="1:26">
+      <c r="A4436" t="s">
+        <v>4436</v>
+      </c>
+      <c r="B4436">
+        <v>217.81</v>
+      </c>
+    </row>
+    <row r="4437" spans="1:26">
+      <c r="A4437" t="s">
+        <v>4437</v>
+      </c>
+      <c r="B4437">
+        <v>217.81</v>
+      </c>
+    </row>
+    <row r="4438" spans="1:26">
+      <c r="A4438" t="s">
+        <v>4438</v>
+      </c>
+      <c r="B4438">
+        <v>217.81</v>
+      </c>
+    </row>
+    <row r="4439" spans="1:26">
+      <c r="A4439" t="s">
+        <v>4439</v>
+      </c>
+      <c r="B4439">
+        <v>217.81</v>
+      </c>
+    </row>
+    <row r="4440" spans="1:26">
+      <c r="A4440" t="s">
+        <v>4440</v>
+      </c>
+      <c r="B4440">
+        <v>217.81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">