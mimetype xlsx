--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4345">
   <si>
     <t>Keren Corporate</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010697532</t>
   </si>
   <si>
     <t>2008-12-30</t>
   </si>
   <si>
     <t>2008-12-31</t>
   </si>
   <si>
     <t>2009-01-02</t>
   </si>
   <si>
     <t>2009-01-05</t>
   </si>
   <si>
@@ -12960,50 +12960,137 @@
     <t>2026-03-05</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -13307,51 +13394,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z4315"/>
+  <dimension ref="A1:Z4344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -47828,50 +47915,282 @@
         <v>218.22</v>
       </c>
     </row>
     <row r="4313" spans="1:26">
       <c r="A4313" t="s">
         <v>4313</v>
       </c>
       <c r="B4313">
         <v>218.08</v>
       </c>
     </row>
     <row r="4314" spans="1:26">
       <c r="A4314" t="s">
         <v>4314</v>
       </c>
       <c r="B4314">
         <v>218.12</v>
       </c>
     </row>
     <row r="4315" spans="1:26">
       <c r="A4315" t="s">
         <v>4315</v>
       </c>
       <c r="B4315">
         <v>218.39</v>
+      </c>
+    </row>
+    <row r="4316" spans="1:26">
+      <c r="A4316" t="s">
+        <v>4316</v>
+      </c>
+      <c r="B4316">
+        <v>218.27</v>
+      </c>
+    </row>
+    <row r="4317" spans="1:26">
+      <c r="A4317" t="s">
+        <v>4317</v>
+      </c>
+      <c r="B4317">
+        <v>217.81</v>
+      </c>
+    </row>
+    <row r="4318" spans="1:26">
+      <c r="A4318" t="s">
+        <v>4318</v>
+      </c>
+      <c r="B4318">
+        <v>217.6</v>
+      </c>
+    </row>
+    <row r="4319" spans="1:26">
+      <c r="A4319" t="s">
+        <v>4319</v>
+      </c>
+      <c r="B4319">
+        <v>217.51</v>
+      </c>
+    </row>
+    <row r="4320" spans="1:26">
+      <c r="A4320" t="s">
+        <v>4320</v>
+      </c>
+      <c r="B4320">
+        <v>217.44</v>
+      </c>
+    </row>
+    <row r="4321" spans="1:26">
+      <c r="A4321" t="s">
+        <v>4321</v>
+      </c>
+      <c r="B4321">
+        <v>217.81</v>
+      </c>
+    </row>
+    <row r="4322" spans="1:26">
+      <c r="A4322" t="s">
+        <v>4322</v>
+      </c>
+      <c r="B4322">
+        <v>217.52</v>
+      </c>
+    </row>
+    <row r="4323" spans="1:26">
+      <c r="A4323" t="s">
+        <v>4323</v>
+      </c>
+      <c r="B4323">
+        <v>217.21</v>
+      </c>
+    </row>
+    <row r="4324" spans="1:26">
+      <c r="A4324" t="s">
+        <v>4324</v>
+      </c>
+      <c r="B4324">
+        <v>217.11</v>
+      </c>
+    </row>
+    <row r="4325" spans="1:26">
+      <c r="A4325" t="s">
+        <v>4325</v>
+      </c>
+      <c r="B4325">
+        <v>217.39</v>
+      </c>
+    </row>
+    <row r="4326" spans="1:26">
+      <c r="A4326" t="s">
+        <v>4326</v>
+      </c>
+      <c r="B4326">
+        <v>217.81</v>
+      </c>
+    </row>
+    <row r="4327" spans="1:26">
+      <c r="A4327" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B4327">
+        <v>217.81</v>
+      </c>
+    </row>
+    <row r="4328" spans="1:26">
+      <c r="A4328" t="s">
+        <v>4328</v>
+      </c>
+      <c r="B4328">
+        <v>217.69</v>
+      </c>
+    </row>
+    <row r="4329" spans="1:26">
+      <c r="A4329" t="s">
+        <v>4329</v>
+      </c>
+      <c r="B4329">
+        <v>218.84</v>
+      </c>
+    </row>
+    <row r="4330" spans="1:26">
+      <c r="A4330" t="s">
+        <v>4330</v>
+      </c>
+      <c r="B4330">
+        <v>218.64</v>
+      </c>
+    </row>
+    <row r="4331" spans="1:26">
+      <c r="A4331" t="s">
+        <v>4331</v>
+      </c>
+      <c r="B4331">
+        <v>218.48</v>
+      </c>
+    </row>
+    <row r="4332" spans="1:26">
+      <c r="A4332" t="s">
+        <v>4332</v>
+      </c>
+      <c r="B4332">
+        <v>218.24</v>
+      </c>
+    </row>
+    <row r="4333" spans="1:26">
+      <c r="A4333" t="s">
+        <v>4333</v>
+      </c>
+      <c r="B4333">
+        <v>218.65</v>
+      </c>
+    </row>
+    <row r="4334" spans="1:26">
+      <c r="A4334" t="s">
+        <v>4334</v>
+      </c>
+      <c r="B4334">
+        <v>218.68</v>
+      </c>
+    </row>
+    <row r="4335" spans="1:26">
+      <c r="A4335" t="s">
+        <v>4335</v>
+      </c>
+      <c r="B4335">
+        <v>218.86</v>
+      </c>
+    </row>
+    <row r="4336" spans="1:26">
+      <c r="A4336" t="s">
+        <v>4336</v>
+      </c>
+      <c r="B4336">
+        <v>219.25</v>
+      </c>
+    </row>
+    <row r="4337" spans="1:26">
+      <c r="A4337" t="s">
+        <v>4337</v>
+      </c>
+      <c r="B4337">
+        <v>219.2</v>
+      </c>
+    </row>
+    <row r="4338" spans="1:26">
+      <c r="A4338" t="s">
+        <v>4338</v>
+      </c>
+      <c r="B4338">
+        <v>219.16</v>
+      </c>
+    </row>
+    <row r="4339" spans="1:26">
+      <c r="A4339" t="s">
+        <v>4339</v>
+      </c>
+      <c r="B4339">
+        <v>219.12</v>
+      </c>
+    </row>
+    <row r="4340" spans="1:26">
+      <c r="A4340" t="s">
+        <v>4340</v>
+      </c>
+      <c r="B4340">
+        <v>219.15</v>
+      </c>
+    </row>
+    <row r="4341" spans="1:26">
+      <c r="A4341" t="s">
+        <v>4341</v>
+      </c>
+      <c r="B4341">
+        <v>219.22</v>
+      </c>
+    </row>
+    <row r="4342" spans="1:26">
+      <c r="A4342" t="s">
+        <v>4342</v>
+      </c>
+      <c r="B4342">
+        <v>219.09</v>
+      </c>
+    </row>
+    <row r="4343" spans="1:26">
+      <c r="A4343" t="s">
+        <v>4343</v>
+      </c>
+      <c r="B4343">
+        <v>218.82</v>
+      </c>
+    </row>
+    <row r="4344" spans="1:26">
+      <c r="A4344" t="s">
+        <v>4344</v>
+      </c>
+      <c r="B4344">
+        <v>218.61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">