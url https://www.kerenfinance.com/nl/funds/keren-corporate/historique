--- v1 (2026-05-04)
+++ v2 (2026-06-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4375">
   <si>
     <t>Keren Corporate</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010697532</t>
   </si>
   <si>
     <t>2008-12-30</t>
   </si>
   <si>
     <t>2008-12-31</t>
   </si>
   <si>
     <t>2009-01-02</t>
   </si>
   <si>
     <t>2009-01-05</t>
   </si>
   <si>
@@ -13047,50 +13047,140 @@
     <t>2026-04-17</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -13394,51 +13484,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z4344"/>
+  <dimension ref="A1:Z4374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -48147,50 +48237,290 @@
         <v>219.22</v>
       </c>
     </row>
     <row r="4342" spans="1:26">
       <c r="A4342" t="s">
         <v>4342</v>
       </c>
       <c r="B4342">
         <v>219.09</v>
       </c>
     </row>
     <row r="4343" spans="1:26">
       <c r="A4343" t="s">
         <v>4343</v>
       </c>
       <c r="B4343">
         <v>218.82</v>
       </c>
     </row>
     <row r="4344" spans="1:26">
       <c r="A4344" t="s">
         <v>4344</v>
       </c>
       <c r="B4344">
         <v>218.61</v>
+      </c>
+    </row>
+    <row r="4345" spans="1:26">
+      <c r="A4345" t="s">
+        <v>4345</v>
+      </c>
+      <c r="B4345">
+        <v>218.9</v>
+      </c>
+    </row>
+    <row r="4346" spans="1:26">
+      <c r="A4346" t="s">
+        <v>4346</v>
+      </c>
+      <c r="B4346">
+        <v>218.88</v>
+      </c>
+    </row>
+    <row r="4347" spans="1:26">
+      <c r="A4347" t="s">
+        <v>4347</v>
+      </c>
+      <c r="B4347">
+        <v>218.9</v>
+      </c>
+    </row>
+    <row r="4348" spans="1:26">
+      <c r="A4348" t="s">
+        <v>4348</v>
+      </c>
+      <c r="B4348">
+        <v>219.31</v>
+      </c>
+    </row>
+    <row r="4349" spans="1:26">
+      <c r="A4349" t="s">
+        <v>4349</v>
+      </c>
+      <c r="B4349">
+        <v>219.41</v>
+      </c>
+    </row>
+    <row r="4350" spans="1:26">
+      <c r="A4350" t="s">
+        <v>4350</v>
+      </c>
+      <c r="B4350">
+        <v>219.26</v>
+      </c>
+    </row>
+    <row r="4351" spans="1:26">
+      <c r="A4351" t="s">
+        <v>4351</v>
+      </c>
+      <c r="B4351">
+        <v>219.07</v>
+      </c>
+    </row>
+    <row r="4352" spans="1:26">
+      <c r="A4352" t="s">
+        <v>4352</v>
+      </c>
+      <c r="B4352">
+        <v>219.08</v>
+      </c>
+    </row>
+    <row r="4353" spans="1:26">
+      <c r="A4353" t="s">
+        <v>4353</v>
+      </c>
+      <c r="B4353">
+        <v>218.98</v>
+      </c>
+    </row>
+    <row r="4354" spans="1:26">
+      <c r="A4354" t="s">
+        <v>4354</v>
+      </c>
+      <c r="B4354">
+        <v>218.94</v>
+      </c>
+    </row>
+    <row r="4355" spans="1:26">
+      <c r="A4355" t="s">
+        <v>4355</v>
+      </c>
+      <c r="B4355">
+        <v>218.74</v>
+      </c>
+    </row>
+    <row r="4356" spans="1:26">
+      <c r="A4356" t="s">
+        <v>4356</v>
+      </c>
+      <c r="B4356">
+        <v>219.1</v>
+      </c>
+    </row>
+    <row r="4357" spans="1:26">
+      <c r="A4357" t="s">
+        <v>4357</v>
+      </c>
+      <c r="B4357">
+        <v>219.13</v>
+      </c>
+    </row>
+    <row r="4358" spans="1:26">
+      <c r="A4358" t="s">
+        <v>4358</v>
+      </c>
+      <c r="B4358">
+        <v>219.34</v>
+      </c>
+    </row>
+    <row r="4359" spans="1:26">
+      <c r="A4359" t="s">
+        <v>4359</v>
+      </c>
+      <c r="B4359">
+        <v>219.63</v>
+      </c>
+    </row>
+    <row r="4360" spans="1:26">
+      <c r="A4360" t="s">
+        <v>4360</v>
+      </c>
+      <c r="B4360">
+        <v>219.7</v>
+      </c>
+    </row>
+    <row r="4361" spans="1:26">
+      <c r="A4361" t="s">
+        <v>4361</v>
+      </c>
+      <c r="B4361">
+        <v>219.85</v>
+      </c>
+    </row>
+    <row r="4362" spans="1:26">
+      <c r="A4362" t="s">
+        <v>4362</v>
+      </c>
+      <c r="B4362">
+        <v>220.01</v>
+      </c>
+    </row>
+    <row r="4363" spans="1:26">
+      <c r="A4363" t="s">
+        <v>4363</v>
+      </c>
+      <c r="B4363">
+        <v>219.79</v>
+      </c>
+    </row>
+    <row r="4364" spans="1:26">
+      <c r="A4364" t="s">
+        <v>4364</v>
+      </c>
+      <c r="B4364">
+        <v>219.88</v>
+      </c>
+    </row>
+    <row r="4365" spans="1:26">
+      <c r="A4365" t="s">
+        <v>4365</v>
+      </c>
+      <c r="B4365">
+        <v>219.72</v>
+      </c>
+    </row>
+    <row r="4366" spans="1:26">
+      <c r="A4366" t="s">
+        <v>4366</v>
+      </c>
+      <c r="B4366">
+        <v>219.76</v>
+      </c>
+    </row>
+    <row r="4367" spans="1:26">
+      <c r="A4367" t="s">
+        <v>4367</v>
+      </c>
+      <c r="B4367">
+        <v>219.71</v>
+      </c>
+    </row>
+    <row r="4368" spans="1:26">
+      <c r="A4368" t="s">
+        <v>4368</v>
+      </c>
+      <c r="B4368">
+        <v>219.54</v>
+      </c>
+    </row>
+    <row r="4369" spans="1:26">
+      <c r="A4369" t="s">
+        <v>4369</v>
+      </c>
+      <c r="B4369">
+        <v>219.73</v>
+      </c>
+    </row>
+    <row r="4370" spans="1:26">
+      <c r="A4370" t="s">
+        <v>4370</v>
+      </c>
+      <c r="B4370">
+        <v>219.64</v>
+      </c>
+    </row>
+    <row r="4371" spans="1:26">
+      <c r="A4371" t="s">
+        <v>4371</v>
+      </c>
+      <c r="B4371">
+        <v>219.79</v>
+      </c>
+    </row>
+    <row r="4372" spans="1:26">
+      <c r="A4372" t="s">
+        <v>4372</v>
+      </c>
+      <c r="B4372">
+        <v>219.86</v>
+      </c>
+    </row>
+    <row r="4373" spans="1:26">
+      <c r="A4373" t="s">
+        <v>4373</v>
+      </c>
+      <c r="B4373">
+        <v>220.05</v>
+      </c>
+    </row>
+    <row r="4374" spans="1:26">
+      <c r="A4374" t="s">
+        <v>4374</v>
+      </c>
+      <c r="B4374">
+        <v>220.09</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">