--- v2 (2026-06-18)
+++ v3 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4406">
   <si>
     <t>Keren Corporate</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010697532</t>
   </si>
   <si>
     <t>2008-12-30</t>
   </si>
   <si>
     <t>2008-12-31</t>
   </si>
   <si>
     <t>2009-01-02</t>
   </si>
   <si>
     <t>2009-01-05</t>
   </si>
   <si>
@@ -13137,50 +13137,143 @@
     <t>2026-06-04</t>
   </si>
   <si>
     <t>2026-06-05</t>
   </si>
   <si>
     <t>2026-06-08</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>2026-06-11</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -13484,51 +13577,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z4374"/>
+  <dimension ref="A1:Z4405"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -48477,50 +48570,298 @@
         <v>219.79</v>
       </c>
     </row>
     <row r="4372" spans="1:26">
       <c r="A4372" t="s">
         <v>4372</v>
       </c>
       <c r="B4372">
         <v>219.86</v>
       </c>
     </row>
     <row r="4373" spans="1:26">
       <c r="A4373" t="s">
         <v>4373</v>
       </c>
       <c r="B4373">
         <v>220.05</v>
       </c>
     </row>
     <row r="4374" spans="1:26">
       <c r="A4374" t="s">
         <v>4374</v>
       </c>
       <c r="B4374">
         <v>220.09</v>
+      </c>
+    </row>
+    <row r="4375" spans="1:26">
+      <c r="A4375" t="s">
+        <v>4375</v>
+      </c>
+      <c r="B4375">
+        <v>220.0</v>
+      </c>
+    </row>
+    <row r="4376" spans="1:26">
+      <c r="A4376" t="s">
+        <v>4376</v>
+      </c>
+      <c r="B4376">
+        <v>219.99</v>
+      </c>
+    </row>
+    <row r="4377" spans="1:26">
+      <c r="A4377" t="s">
+        <v>4377</v>
+      </c>
+      <c r="B4377">
+        <v>219.82</v>
+      </c>
+    </row>
+    <row r="4378" spans="1:26">
+      <c r="A4378" t="s">
+        <v>4378</v>
+      </c>
+      <c r="B4378">
+        <v>219.96</v>
+      </c>
+    </row>
+    <row r="4379" spans="1:26">
+      <c r="A4379" t="s">
+        <v>4379</v>
+      </c>
+      <c r="B4379">
+        <v>220.19</v>
+      </c>
+    </row>
+    <row r="4380" spans="1:26">
+      <c r="A4380" t="s">
+        <v>4380</v>
+      </c>
+      <c r="B4380">
+        <v>220.33</v>
+      </c>
+    </row>
+    <row r="4381" spans="1:26">
+      <c r="A4381" t="s">
+        <v>4381</v>
+      </c>
+      <c r="B4381">
+        <v>220.37</v>
+      </c>
+    </row>
+    <row r="4382" spans="1:26">
+      <c r="A4382" t="s">
+        <v>4382</v>
+      </c>
+      <c r="B4382">
+        <v>220.43</v>
+      </c>
+    </row>
+    <row r="4383" spans="1:26">
+      <c r="A4383" t="s">
+        <v>4383</v>
+      </c>
+      <c r="B4383">
+        <v>220.34</v>
+      </c>
+    </row>
+    <row r="4384" spans="1:26">
+      <c r="A4384" t="s">
+        <v>4384</v>
+      </c>
+      <c r="B4384">
+        <v>220.28</v>
+      </c>
+    </row>
+    <row r="4385" spans="1:26">
+      <c r="A4385" t="s">
+        <v>4385</v>
+      </c>
+      <c r="B4385">
+        <v>220.31</v>
+      </c>
+    </row>
+    <row r="4386" spans="1:26">
+      <c r="A4386" t="s">
+        <v>4386</v>
+      </c>
+      <c r="B4386">
+        <v>220.3</v>
+      </c>
+    </row>
+    <row r="4387" spans="1:26">
+      <c r="A4387" t="s">
+        <v>4387</v>
+      </c>
+      <c r="B4387">
+        <v>220.16</v>
+      </c>
+    </row>
+    <row r="4388" spans="1:26">
+      <c r="A4388" t="s">
+        <v>4388</v>
+      </c>
+      <c r="B4388">
+        <v>220.19</v>
+      </c>
+    </row>
+    <row r="4389" spans="1:26">
+      <c r="A4389" t="s">
+        <v>4389</v>
+      </c>
+      <c r="B4389">
+        <v>220.13</v>
+      </c>
+    </row>
+    <row r="4390" spans="1:26">
+      <c r="A4390" t="s">
+        <v>4390</v>
+      </c>
+      <c r="B4390">
+        <v>219.86</v>
+      </c>
+    </row>
+    <row r="4391" spans="1:26">
+      <c r="A4391" t="s">
+        <v>4391</v>
+      </c>
+      <c r="B4391">
+        <v>219.93</v>
+      </c>
+    </row>
+    <row r="4392" spans="1:26">
+      <c r="A4392" t="s">
+        <v>4392</v>
+      </c>
+      <c r="B4392">
+        <v>219.99</v>
+      </c>
+    </row>
+    <row r="4393" spans="1:26">
+      <c r="A4393" t="s">
+        <v>4393</v>
+      </c>
+      <c r="B4393">
+        <v>219.8</v>
+      </c>
+    </row>
+    <row r="4394" spans="1:26">
+      <c r="A4394" t="s">
+        <v>4394</v>
+      </c>
+      <c r="B4394">
+        <v>219.73</v>
+      </c>
+    </row>
+    <row r="4395" spans="1:26">
+      <c r="A4395" t="s">
+        <v>4395</v>
+      </c>
+      <c r="B4395">
+        <v>219.7</v>
+      </c>
+    </row>
+    <row r="4396" spans="1:26">
+      <c r="A4396" t="s">
+        <v>4396</v>
+      </c>
+      <c r="B4396">
+        <v>219.69</v>
+      </c>
+    </row>
+    <row r="4397" spans="1:26">
+      <c r="A4397" t="s">
+        <v>4397</v>
+      </c>
+      <c r="B4397">
+        <v>219.59</v>
+      </c>
+    </row>
+    <row r="4398" spans="1:26">
+      <c r="A4398" t="s">
+        <v>4398</v>
+      </c>
+      <c r="B4398">
+        <v>219.44</v>
+      </c>
+    </row>
+    <row r="4399" spans="1:26">
+      <c r="A4399" t="s">
+        <v>4399</v>
+      </c>
+      <c r="B4399">
+        <v>219.28</v>
+      </c>
+    </row>
+    <row r="4400" spans="1:26">
+      <c r="A4400" t="s">
+        <v>4400</v>
+      </c>
+      <c r="B4400">
+        <v>219.26</v>
+      </c>
+    </row>
+    <row r="4401" spans="1:26">
+      <c r="A4401" t="s">
+        <v>4401</v>
+      </c>
+      <c r="B4401">
+        <v>219.23</v>
+      </c>
+    </row>
+    <row r="4402" spans="1:26">
+      <c r="A4402" t="s">
+        <v>4402</v>
+      </c>
+      <c r="B4402">
+        <v>219.42</v>
+      </c>
+    </row>
+    <row r="4403" spans="1:26">
+      <c r="A4403" t="s">
+        <v>4403</v>
+      </c>
+      <c r="B4403">
+        <v>219.54</v>
+      </c>
+    </row>
+    <row r="4404" spans="1:26">
+      <c r="A4404" t="s">
+        <v>4404</v>
+      </c>
+      <c r="B4404">
+        <v>219.3</v>
+      </c>
+    </row>
+    <row r="4405" spans="1:26">
+      <c r="A4405" t="s">
+        <v>4405</v>
+      </c>
+      <c r="B4405">
+        <v>219.28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">