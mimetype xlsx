--- v0 (2026-03-12)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Keren 2032</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0014013NN3</t>
   </si>
   <si>
     <t>2025-12-04</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>2025-12-09</t>
   </si>
   <si>
@@ -225,50 +225,146 @@
     <t>2026-02-27</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
     <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -572,51 +668,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z70"/>
+  <dimension ref="A1:Z102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -1133,50 +1229,306 @@
         <v>101.56</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>68</v>
       </c>
       <c r="B68">
         <v>101.24</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>69</v>
       </c>
       <c r="B69">
         <v>101.66</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>70</v>
       </c>
       <c r="B70">
         <v>101.6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>71</v>
+      </c>
+      <c r="B71">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72">
+        <v>101.51</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>73</v>
+      </c>
+      <c r="B73">
+        <v>101.29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>74</v>
+      </c>
+      <c r="B74">
+        <v>101.49</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>75</v>
+      </c>
+      <c r="B75">
+        <v>101.64</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>76</v>
+      </c>
+      <c r="B76">
+        <v>101.24</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>77</v>
+      </c>
+      <c r="B77">
+        <v>100.98</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>78</v>
+      </c>
+      <c r="B78">
+        <v>100.71</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>79</v>
+      </c>
+      <c r="B79">
+        <v>100.81</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>80</v>
+      </c>
+      <c r="B80">
+        <v>101.21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>81</v>
+      </c>
+      <c r="B81">
+        <v>101.06</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>82</v>
+      </c>
+      <c r="B82">
+        <v>100.66</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>83</v>
+      </c>
+      <c r="B83">
+        <v>100.51</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>84</v>
+      </c>
+      <c r="B84">
+        <v>100.64</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>85</v>
+      </c>
+      <c r="B85">
+        <v>101.21</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>86</v>
+      </c>
+      <c r="B86">
+        <v>101.12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B87">
+        <v>101.12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B88">
+        <v>101.98</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>89</v>
+      </c>
+      <c r="B89">
+        <v>101.98</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B90">
+        <v>102.06</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>91</v>
+      </c>
+      <c r="B91">
+        <v>101.93</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>92</v>
+      </c>
+      <c r="B92">
+        <v>102.11</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>93</v>
+      </c>
+      <c r="B93">
+        <v>102.17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>94</v>
+      </c>
+      <c r="B94">
+        <v>102.28</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>95</v>
+      </c>
+      <c r="B95">
+        <v>102.51</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>96</v>
+      </c>
+      <c r="B96">
+        <v>102.54</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>97</v>
+      </c>
+      <c r="B97">
+        <v>102.61</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>98</v>
+      </c>
+      <c r="B98">
+        <v>102.62</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>99</v>
+      </c>
+      <c r="B99">
+        <v>102.57</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>100</v>
+      </c>
+      <c r="B100">
+        <v>102.53</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>101</v>
+      </c>
+      <c r="B101">
+        <v>102.53</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>102</v>
+      </c>
+      <c r="B102">
+        <v>102.41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">