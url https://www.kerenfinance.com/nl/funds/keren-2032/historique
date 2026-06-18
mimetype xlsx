--- v1 (2026-04-30)
+++ v2 (2026-06-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Keren 2032</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0014013NN3</t>
   </si>
   <si>
     <t>2025-12-04</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>2025-12-09</t>
   </si>
   <si>
@@ -321,50 +321,143 @@
     <t>2026-04-16</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
     <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -668,51 +761,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z102"/>
+  <dimension ref="A1:Z133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -1485,50 +1578,298 @@
         <v>102.57</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>100</v>
       </c>
       <c r="B100">
         <v>102.53</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>101</v>
       </c>
       <c r="B101">
         <v>102.53</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>102</v>
       </c>
       <c r="B102">
         <v>102.41</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>103</v>
+      </c>
+      <c r="B103">
+        <v>102.37</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>104</v>
+      </c>
+      <c r="B104">
+        <v>102.31</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>105</v>
+      </c>
+      <c r="B105">
+        <v>102.46</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>106</v>
+      </c>
+      <c r="B106">
+        <v>102.4</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>107</v>
+      </c>
+      <c r="B107">
+        <v>102.65</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>108</v>
+      </c>
+      <c r="B108">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>109</v>
+      </c>
+      <c r="B109">
+        <v>102.84</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>110</v>
+      </c>
+      <c r="B110">
+        <v>102.81</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>111</v>
+      </c>
+      <c r="B111">
+        <v>102.89</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>112</v>
+      </c>
+      <c r="B112">
+        <v>103.01</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>113</v>
+      </c>
+      <c r="B113">
+        <v>102.86</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>114</v>
+      </c>
+      <c r="B114">
+        <v>102.83</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>115</v>
+      </c>
+      <c r="B115">
+        <v>102.88</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>116</v>
+      </c>
+      <c r="B116">
+        <v>102.96</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>117</v>
+      </c>
+      <c r="B117">
+        <v>103.03</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>118</v>
+      </c>
+      <c r="B118">
+        <v>103.11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>119</v>
+      </c>
+      <c r="B119">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>120</v>
+      </c>
+      <c r="B120">
+        <v>103.23</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>121</v>
+      </c>
+      <c r="B121">
+        <v>103.34</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>122</v>
+      </c>
+      <c r="B122">
+        <v>103.36</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>123</v>
+      </c>
+      <c r="B123">
+        <v>103.64</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>124</v>
+      </c>
+      <c r="B124">
+        <v>103.47</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>125</v>
+      </c>
+      <c r="B125">
+        <v>103.49</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>126</v>
+      </c>
+      <c r="B126">
+        <v>103.54</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>127</v>
+      </c>
+      <c r="B127">
+        <v>103.49</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>128</v>
+      </c>
+      <c r="B128">
+        <v>103.54</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>129</v>
+      </c>
+      <c r="B129">
+        <v>103.55</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>130</v>
+      </c>
+      <c r="B130">
+        <v>103.54</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>131</v>
+      </c>
+      <c r="B131">
+        <v>103.64</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>132</v>
+      </c>
+      <c r="B132">
+        <v>103.82</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>133</v>
+      </c>
+      <c r="B133">
+        <v>103.84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">