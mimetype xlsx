--- v2 (2026-06-18)
+++ v3 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Keren 2032</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0014013NN3</t>
   </si>
   <si>
     <t>2025-12-04</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>2025-12-09</t>
   </si>
   <si>
@@ -414,50 +414,143 @@
     <t>2026-06-04</t>
   </si>
   <si>
     <t>2026-06-05</t>
   </si>
   <si>
     <t>2026-06-08</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>2026-06-11</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -761,51 +854,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z133"/>
+  <dimension ref="A1:Z164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -1826,50 +1919,298 @@
         <v>103.54</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>131</v>
       </c>
       <c r="B131">
         <v>103.64</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>132</v>
       </c>
       <c r="B132">
         <v>103.82</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>133</v>
       </c>
       <c r="B133">
         <v>103.84</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>134</v>
+      </c>
+      <c r="B134">
+        <v>103.87</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>135</v>
+      </c>
+      <c r="B135">
+        <v>103.94</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>136</v>
+      </c>
+      <c r="B136">
+        <v>103.91</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>137</v>
+      </c>
+      <c r="B137">
+        <v>103.98</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>138</v>
+      </c>
+      <c r="B138">
+        <v>103.99</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>139</v>
+      </c>
+      <c r="B139">
+        <v>104.02</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>140</v>
+      </c>
+      <c r="B140">
+        <v>104.09</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>141</v>
+      </c>
+      <c r="B141">
+        <v>104.05</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>142</v>
+      </c>
+      <c r="B142">
+        <v>104.04</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>143</v>
+      </c>
+      <c r="B143">
+        <v>104.14</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>144</v>
+      </c>
+      <c r="B144">
+        <v>104.16</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>145</v>
+      </c>
+      <c r="B145">
+        <v>104.19</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>146</v>
+      </c>
+      <c r="B146">
+        <v>104.26</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>147</v>
+      </c>
+      <c r="B147">
+        <v>104.31</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>148</v>
+      </c>
+      <c r="B148">
+        <v>104.34</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>149</v>
+      </c>
+      <c r="B149">
+        <v>104.17</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>150</v>
+      </c>
+      <c r="B150">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>151</v>
+      </c>
+      <c r="B151">
+        <v>104.23</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>152</v>
+      </c>
+      <c r="B152">
+        <v>104.25</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>153</v>
+      </c>
+      <c r="B153">
+        <v>104.17</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>154</v>
+      </c>
+      <c r="B154">
+        <v>104.19</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>155</v>
+      </c>
+      <c r="B155">
+        <v>104.12</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>156</v>
+      </c>
+      <c r="B156">
+        <v>104.09</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>157</v>
+      </c>
+      <c r="B157">
+        <v>104.19</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>158</v>
+      </c>
+      <c r="B158">
+        <v>104.12</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>159</v>
+      </c>
+      <c r="B159">
+        <v>103.99</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>160</v>
+      </c>
+      <c r="B160">
+        <v>103.95</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>161</v>
+      </c>
+      <c r="B161">
+        <v>104.07</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>162</v>
+      </c>
+      <c r="B162">
+        <v>104.08</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>163</v>
+      </c>
+      <c r="B163">
+        <v>103.97</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>164</v>
+      </c>
+      <c r="B164">
+        <v>104.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">