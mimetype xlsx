--- v3 (2026-08-02)
+++ v4 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Keren 2032</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0014013NN3</t>
   </si>
   <si>
     <t>2025-12-04</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>2025-12-09</t>
   </si>
   <si>
@@ -507,50 +507,155 @@
     <t>2026-07-20</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t>2026-07-22</t>
   </si>
   <si>
     <t>2026-07-23</t>
   </si>
   <si>
     <t>2026-07-24</t>
   </si>
   <si>
     <t>2026-07-27</t>
   </si>
   <si>
     <t>2026-07-28</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -854,51 +959,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z164"/>
+  <dimension ref="A1:Z199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -2167,50 +2272,330 @@
         <v>104.07</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
         <v>162</v>
       </c>
       <c r="B162">
         <v>104.08</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>163</v>
       </c>
       <c r="B163">
         <v>103.97</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>164</v>
       </c>
       <c r="B164">
         <v>104.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>165</v>
+      </c>
+      <c r="B165">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>166</v>
+      </c>
+      <c r="B166">
+        <v>104.26</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>167</v>
+      </c>
+      <c r="B167">
+        <v>104.39</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>168</v>
+      </c>
+      <c r="B168">
+        <v>104.47</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>169</v>
+      </c>
+      <c r="B169">
+        <v>104.55</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>170</v>
+      </c>
+      <c r="B170">
+        <v>104.59</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>171</v>
+      </c>
+      <c r="B171">
+        <v>104.65</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>172</v>
+      </c>
+      <c r="B172">
+        <v>104.67</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>173</v>
+      </c>
+      <c r="B173">
+        <v>104.72</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>174</v>
+      </c>
+      <c r="B174">
+        <v>104.77</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>175</v>
+      </c>
+      <c r="B175">
+        <v>104.77</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>176</v>
+      </c>
+      <c r="B176">
+        <v>104.77</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>177</v>
+      </c>
+      <c r="B177">
+        <v>104.66</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>178</v>
+      </c>
+      <c r="B178">
+        <v>104.62</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>179</v>
+      </c>
+      <c r="B179">
+        <v>104.63</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>180</v>
+      </c>
+      <c r="B180">
+        <v>104.62</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>181</v>
+      </c>
+      <c r="B181">
+        <v>104.63</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>182</v>
+      </c>
+      <c r="B182">
+        <v>104.64</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>183</v>
+      </c>
+      <c r="B183">
+        <v>104.65</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>184</v>
+      </c>
+      <c r="B184">
+        <v>104.67</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>185</v>
+      </c>
+      <c r="B185">
+        <v>104.72</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>186</v>
+      </c>
+      <c r="B186">
+        <v>104.68</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>187</v>
+      </c>
+      <c r="B187">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>188</v>
+      </c>
+      <c r="B188">
+        <v>104.49</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>189</v>
+      </c>
+      <c r="B189">
+        <v>104.48</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>190</v>
+      </c>
+      <c r="B190">
+        <v>104.48</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>191</v>
+      </c>
+      <c r="B191">
+        <v>104.41</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>192</v>
+      </c>
+      <c r="B192">
+        <v>104.36</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>193</v>
+      </c>
+      <c r="B193">
+        <v>104.15</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>194</v>
+      </c>
+      <c r="B194">
+        <v>103.96</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>195</v>
+      </c>
+      <c r="B195">
+        <v>103.84</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>196</v>
+      </c>
+      <c r="B196">
+        <v>103.56</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>197</v>
+      </c>
+      <c r="B197">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>198</v>
+      </c>
+      <c r="B198">
+        <v>103.68</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>199</v>
+      </c>
+      <c r="B199">
+        <v>103.87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">