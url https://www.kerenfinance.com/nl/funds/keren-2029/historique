--- v1 (2026-03-12)
+++ v2 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="626">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Keren 2029</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400J5O4</t>
   </si>
   <si>
     <t>2023-09-14</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>2023-09-18</t>
   </si>
   <si>
     <t>2023-09-19</t>
   </si>
   <si>
@@ -1890,50 +1890,146 @@
     <t>2026-02-27</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
     <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2237,51 +2333,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z625"/>
+  <dimension ref="A1:Z657"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -7238,50 +7334,306 @@
         <v>112.46</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" t="s">
         <v>623</v>
       </c>
       <c r="B623">
         <v>112.13</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" t="s">
         <v>624</v>
       </c>
       <c r="B624">
         <v>112.47</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" t="s">
         <v>625</v>
       </c>
       <c r="B625">
         <v>112.22</v>
+      </c>
+    </row>
+    <row r="626" spans="1:26">
+      <c r="A626" t="s">
+        <v>626</v>
+      </c>
+      <c r="B626">
+        <v>112.02</v>
+      </c>
+    </row>
+    <row r="627" spans="1:26">
+      <c r="A627" t="s">
+        <v>627</v>
+      </c>
+      <c r="B627">
+        <v>111.91</v>
+      </c>
+    </row>
+    <row r="628" spans="1:26">
+      <c r="A628" t="s">
+        <v>628</v>
+      </c>
+      <c r="B628">
+        <v>111.89</v>
+      </c>
+    </row>
+    <row r="629" spans="1:26">
+      <c r="A629" t="s">
+        <v>629</v>
+      </c>
+      <c r="B629">
+        <v>112.05</v>
+      </c>
+    </row>
+    <row r="630" spans="1:26">
+      <c r="A630" t="s">
+        <v>630</v>
+      </c>
+      <c r="B630">
+        <v>112.02</v>
+      </c>
+    </row>
+    <row r="631" spans="1:26">
+      <c r="A631" t="s">
+        <v>631</v>
+      </c>
+      <c r="B631">
+        <v>111.68</v>
+      </c>
+    </row>
+    <row r="632" spans="1:26">
+      <c r="A632" t="s">
+        <v>632</v>
+      </c>
+      <c r="B632">
+        <v>111.44</v>
+      </c>
+    </row>
+    <row r="633" spans="1:26">
+      <c r="A633" t="s">
+        <v>633</v>
+      </c>
+      <c r="B633">
+        <v>111.38</v>
+      </c>
+    </row>
+    <row r="634" spans="1:26">
+      <c r="A634" t="s">
+        <v>634</v>
+      </c>
+      <c r="B634">
+        <v>111.34</v>
+      </c>
+    </row>
+    <row r="635" spans="1:26">
+      <c r="A635" t="s">
+        <v>635</v>
+      </c>
+      <c r="B635">
+        <v>111.62</v>
+      </c>
+    </row>
+    <row r="636" spans="1:26">
+      <c r="A636" t="s">
+        <v>636</v>
+      </c>
+      <c r="B636">
+        <v>111.41</v>
+      </c>
+    </row>
+    <row r="637" spans="1:26">
+      <c r="A637" t="s">
+        <v>637</v>
+      </c>
+      <c r="B637">
+        <v>111.23</v>
+      </c>
+    </row>
+    <row r="638" spans="1:26">
+      <c r="A638" t="s">
+        <v>638</v>
+      </c>
+      <c r="B638">
+        <v>111.19</v>
+      </c>
+    </row>
+    <row r="639" spans="1:26">
+      <c r="A639" t="s">
+        <v>639</v>
+      </c>
+      <c r="B639">
+        <v>111.34</v>
+      </c>
+    </row>
+    <row r="640" spans="1:26">
+      <c r="A640" t="s">
+        <v>640</v>
+      </c>
+      <c r="B640">
+        <v>111.74</v>
+      </c>
+    </row>
+    <row r="641" spans="1:26">
+      <c r="A641" t="s">
+        <v>641</v>
+      </c>
+      <c r="B641">
+        <v>111.67</v>
+      </c>
+    </row>
+    <row r="642" spans="1:26">
+      <c r="A642" t="s">
+        <v>642</v>
+      </c>
+      <c r="B642">
+        <v>111.56</v>
+      </c>
+    </row>
+    <row r="643" spans="1:26">
+      <c r="A643" t="s">
+        <v>643</v>
+      </c>
+      <c r="B643">
+        <v>112.26</v>
+      </c>
+    </row>
+    <row r="644" spans="1:26">
+      <c r="A644" t="s">
+        <v>644</v>
+      </c>
+      <c r="B644">
+        <v>112.23</v>
+      </c>
+    </row>
+    <row r="645" spans="1:26">
+      <c r="A645" t="s">
+        <v>645</v>
+      </c>
+      <c r="B645">
+        <v>112.19</v>
+      </c>
+    </row>
+    <row r="646" spans="1:26">
+      <c r="A646" t="s">
+        <v>646</v>
+      </c>
+      <c r="B646">
+        <v>112.11</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" t="s">
+        <v>647</v>
+      </c>
+      <c r="B647">
+        <v>112.37</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" t="s">
+        <v>648</v>
+      </c>
+      <c r="B648">
+        <v>112.39</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" t="s">
+        <v>649</v>
+      </c>
+      <c r="B649">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" t="s">
+        <v>650</v>
+      </c>
+      <c r="B650">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" t="s">
+        <v>651</v>
+      </c>
+      <c r="B651">
+        <v>112.67</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" t="s">
+        <v>652</v>
+      </c>
+      <c r="B652">
+        <v>112.65</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" t="s">
+        <v>653</v>
+      </c>
+      <c r="B653">
+        <v>112.64</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" t="s">
+        <v>654</v>
+      </c>
+      <c r="B654">
+        <v>112.66</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" t="s">
+        <v>655</v>
+      </c>
+      <c r="B655">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="A656" t="s">
+        <v>656</v>
+      </c>
+      <c r="B656">
+        <v>112.67</v>
+      </c>
+    </row>
+    <row r="657" spans="1:26">
+      <c r="A657" t="s">
+        <v>657</v>
+      </c>
+      <c r="B657">
+        <v>112.55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">