--- v2 (2026-04-30)
+++ v3 (2026-06-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="689">
   <si>
     <t>Keren 2029</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400J5O4</t>
   </si>
   <si>
     <t>2023-09-14</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>2023-09-18</t>
   </si>
   <si>
     <t>2023-09-19</t>
   </si>
   <si>
@@ -1986,50 +1986,143 @@
     <t>2026-04-16</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
     <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2333,51 +2426,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z657"/>
+  <dimension ref="A1:Z688"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -7590,50 +7683,298 @@
         <v>112.66</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="A655" t="s">
         <v>655</v>
       </c>
       <c r="B655">
         <v>112.7</v>
       </c>
     </row>
     <row r="656" spans="1:26">
       <c r="A656" t="s">
         <v>656</v>
       </c>
       <c r="B656">
         <v>112.67</v>
       </c>
     </row>
     <row r="657" spans="1:26">
       <c r="A657" t="s">
         <v>657</v>
       </c>
       <c r="B657">
         <v>112.55</v>
+      </c>
+    </row>
+    <row r="658" spans="1:26">
+      <c r="A658" t="s">
+        <v>658</v>
+      </c>
+      <c r="B658">
+        <v>112.44</v>
+      </c>
+    </row>
+    <row r="659" spans="1:26">
+      <c r="A659" t="s">
+        <v>659</v>
+      </c>
+      <c r="B659">
+        <v>112.57</v>
+      </c>
+    </row>
+    <row r="660" spans="1:26">
+      <c r="A660" t="s">
+        <v>660</v>
+      </c>
+      <c r="B660">
+        <v>112.53</v>
+      </c>
+    </row>
+    <row r="661" spans="1:26">
+      <c r="A661" t="s">
+        <v>661</v>
+      </c>
+      <c r="B661">
+        <v>112.56</v>
+      </c>
+    </row>
+    <row r="662" spans="1:26">
+      <c r="A662" t="s">
+        <v>662</v>
+      </c>
+      <c r="B662">
+        <v>112.79</v>
+      </c>
+    </row>
+    <row r="663" spans="1:26">
+      <c r="A663" t="s">
+        <v>663</v>
+      </c>
+      <c r="B663">
+        <v>112.82</v>
+      </c>
+    </row>
+    <row r="664" spans="1:26">
+      <c r="A664" t="s">
+        <v>664</v>
+      </c>
+      <c r="B664">
+        <v>112.79</v>
+      </c>
+    </row>
+    <row r="665" spans="1:26">
+      <c r="A665" t="s">
+        <v>665</v>
+      </c>
+      <c r="B665">
+        <v>112.69</v>
+      </c>
+    </row>
+    <row r="666" spans="1:26">
+      <c r="A666" t="s">
+        <v>666</v>
+      </c>
+      <c r="B666">
+        <v>112.73</v>
+      </c>
+    </row>
+    <row r="667" spans="1:26">
+      <c r="A667" t="s">
+        <v>667</v>
+      </c>
+      <c r="B667">
+        <v>112.73</v>
+      </c>
+    </row>
+    <row r="668" spans="1:26">
+      <c r="A668" t="s">
+        <v>668</v>
+      </c>
+      <c r="B668">
+        <v>112.72</v>
+      </c>
+    </row>
+    <row r="669" spans="1:26">
+      <c r="A669" t="s">
+        <v>669</v>
+      </c>
+      <c r="B669">
+        <v>112.65</v>
+      </c>
+    </row>
+    <row r="670" spans="1:26">
+      <c r="A670" t="s">
+        <v>670</v>
+      </c>
+      <c r="B670">
+        <v>112.81</v>
+      </c>
+    </row>
+    <row r="671" spans="1:26">
+      <c r="A671" t="s">
+        <v>671</v>
+      </c>
+      <c r="B671">
+        <v>112.82</v>
+      </c>
+    </row>
+    <row r="672" spans="1:26">
+      <c r="A672" t="s">
+        <v>672</v>
+      </c>
+      <c r="B672">
+        <v>112.92</v>
+      </c>
+    </row>
+    <row r="673" spans="1:26">
+      <c r="A673" t="s">
+        <v>673</v>
+      </c>
+      <c r="B673">
+        <v>113.06</v>
+      </c>
+    </row>
+    <row r="674" spans="1:26">
+      <c r="A674" t="s">
+        <v>674</v>
+      </c>
+      <c r="B674">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="675" spans="1:26">
+      <c r="A675" t="s">
+        <v>675</v>
+      </c>
+      <c r="B675">
+        <v>113.17</v>
+      </c>
+    </row>
+    <row r="676" spans="1:26">
+      <c r="A676" t="s">
+        <v>676</v>
+      </c>
+      <c r="B676">
+        <v>113.26</v>
+      </c>
+    </row>
+    <row r="677" spans="1:26">
+      <c r="A677" t="s">
+        <v>677</v>
+      </c>
+      <c r="B677">
+        <v>113.16</v>
+      </c>
+    </row>
+    <row r="678" spans="1:26">
+      <c r="A678" t="s">
+        <v>678</v>
+      </c>
+      <c r="B678">
+        <v>113.24</v>
+      </c>
+    </row>
+    <row r="679" spans="1:26">
+      <c r="A679" t="s">
+        <v>679</v>
+      </c>
+      <c r="B679">
+        <v>113.16</v>
+      </c>
+    </row>
+    <row r="680" spans="1:26">
+      <c r="A680" t="s">
+        <v>680</v>
+      </c>
+      <c r="B680">
+        <v>113.21</v>
+      </c>
+    </row>
+    <row r="681" spans="1:26">
+      <c r="A681" t="s">
+        <v>681</v>
+      </c>
+      <c r="B681">
+        <v>113.19</v>
+      </c>
+    </row>
+    <row r="682" spans="1:26">
+      <c r="A682" t="s">
+        <v>682</v>
+      </c>
+      <c r="B682">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="683" spans="1:26">
+      <c r="A683" t="s">
+        <v>683</v>
+      </c>
+      <c r="B683">
+        <v>113.19</v>
+      </c>
+    </row>
+    <row r="684" spans="1:26">
+      <c r="A684" t="s">
+        <v>684</v>
+      </c>
+      <c r="B684">
+        <v>113.13</v>
+      </c>
+    </row>
+    <row r="685" spans="1:26">
+      <c r="A685" t="s">
+        <v>685</v>
+      </c>
+      <c r="B685">
+        <v>113.21</v>
+      </c>
+    </row>
+    <row r="686" spans="1:26">
+      <c r="A686" t="s">
+        <v>686</v>
+      </c>
+      <c r="B686">
+        <v>113.3</v>
+      </c>
+    </row>
+    <row r="687" spans="1:26">
+      <c r="A687" t="s">
+        <v>687</v>
+      </c>
+      <c r="B687">
+        <v>113.43</v>
+      </c>
+    </row>
+    <row r="688" spans="1:26">
+      <c r="A688" t="s">
+        <v>688</v>
+      </c>
+      <c r="B688">
+        <v>113.44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">