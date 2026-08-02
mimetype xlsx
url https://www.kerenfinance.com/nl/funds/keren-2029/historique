--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="689">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="720">
   <si>
     <t>Keren 2029</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400J5O4</t>
   </si>
   <si>
     <t>2023-09-14</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>2023-09-18</t>
   </si>
   <si>
     <t>2023-09-19</t>
   </si>
   <si>
@@ -2079,50 +2079,143 @@
     <t>2026-06-04</t>
   </si>
   <si>
     <t>2026-06-05</t>
   </si>
   <si>
     <t>2026-06-08</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>2026-06-11</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2426,51 +2519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z688"/>
+  <dimension ref="A1:Z719"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -7931,50 +8024,298 @@
         <v>113.21</v>
       </c>
     </row>
     <row r="686" spans="1:26">
       <c r="A686" t="s">
         <v>686</v>
       </c>
       <c r="B686">
         <v>113.3</v>
       </c>
     </row>
     <row r="687" spans="1:26">
       <c r="A687" t="s">
         <v>687</v>
       </c>
       <c r="B687">
         <v>113.43</v>
       </c>
     </row>
     <row r="688" spans="1:26">
       <c r="A688" t="s">
         <v>688</v>
       </c>
       <c r="B688">
         <v>113.44</v>
+      </c>
+    </row>
+    <row r="689" spans="1:26">
+      <c r="A689" t="s">
+        <v>689</v>
+      </c>
+      <c r="B689">
+        <v>113.4</v>
+      </c>
+    </row>
+    <row r="690" spans="1:26">
+      <c r="A690" t="s">
+        <v>690</v>
+      </c>
+      <c r="B690">
+        <v>113.41</v>
+      </c>
+    </row>
+    <row r="691" spans="1:26">
+      <c r="A691" t="s">
+        <v>691</v>
+      </c>
+      <c r="B691">
+        <v>113.35</v>
+      </c>
+    </row>
+    <row r="692" spans="1:26">
+      <c r="A692" t="s">
+        <v>692</v>
+      </c>
+      <c r="B692">
+        <v>113.41</v>
+      </c>
+    </row>
+    <row r="693" spans="1:26">
+      <c r="A693" t="s">
+        <v>693</v>
+      </c>
+      <c r="B693">
+        <v>113.47</v>
+      </c>
+    </row>
+    <row r="694" spans="1:26">
+      <c r="A694" t="s">
+        <v>694</v>
+      </c>
+      <c r="B694">
+        <v>113.54</v>
+      </c>
+    </row>
+    <row r="695" spans="1:26">
+      <c r="A695" t="s">
+        <v>695</v>
+      </c>
+      <c r="B695">
+        <v>113.6</v>
+      </c>
+    </row>
+    <row r="696" spans="1:26">
+      <c r="A696" t="s">
+        <v>696</v>
+      </c>
+      <c r="B696">
+        <v>113.61</v>
+      </c>
+    </row>
+    <row r="697" spans="1:26">
+      <c r="A697" t="s">
+        <v>697</v>
+      </c>
+      <c r="B697">
+        <v>113.56</v>
+      </c>
+    </row>
+    <row r="698" spans="1:26">
+      <c r="A698" t="s">
+        <v>698</v>
+      </c>
+      <c r="B698">
+        <v>113.59</v>
+      </c>
+    </row>
+    <row r="699" spans="1:26">
+      <c r="A699" t="s">
+        <v>699</v>
+      </c>
+      <c r="B699">
+        <v>113.6</v>
+      </c>
+    </row>
+    <row r="700" spans="1:26">
+      <c r="A700" t="s">
+        <v>700</v>
+      </c>
+      <c r="B700">
+        <v>113.63</v>
+      </c>
+    </row>
+    <row r="701" spans="1:26">
+      <c r="A701" t="s">
+        <v>701</v>
+      </c>
+      <c r="B701">
+        <v>113.6</v>
+      </c>
+    </row>
+    <row r="702" spans="1:26">
+      <c r="A702" t="s">
+        <v>702</v>
+      </c>
+      <c r="B702">
+        <v>113.61</v>
+      </c>
+    </row>
+    <row r="703" spans="1:26">
+      <c r="A703" t="s">
+        <v>703</v>
+      </c>
+      <c r="B703">
+        <v>113.58</v>
+      </c>
+    </row>
+    <row r="704" spans="1:26">
+      <c r="A704" t="s">
+        <v>704</v>
+      </c>
+      <c r="B704">
+        <v>113.4</v>
+      </c>
+    </row>
+    <row r="705" spans="1:26">
+      <c r="A705" t="s">
+        <v>705</v>
+      </c>
+      <c r="B705">
+        <v>113.48</v>
+      </c>
+    </row>
+    <row r="706" spans="1:26">
+      <c r="A706" t="s">
+        <v>706</v>
+      </c>
+      <c r="B706">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="707" spans="1:26">
+      <c r="A707" t="s">
+        <v>707</v>
+      </c>
+      <c r="B707">
+        <v>113.38</v>
+      </c>
+    </row>
+    <row r="708" spans="1:26">
+      <c r="A708" t="s">
+        <v>708</v>
+      </c>
+      <c r="B708">
+        <v>113.35</v>
+      </c>
+    </row>
+    <row r="709" spans="1:26">
+      <c r="A709" t="s">
+        <v>709</v>
+      </c>
+      <c r="B709">
+        <v>113.35</v>
+      </c>
+    </row>
+    <row r="710" spans="1:26">
+      <c r="A710" t="s">
+        <v>710</v>
+      </c>
+      <c r="B710">
+        <v>113.31</v>
+      </c>
+    </row>
+    <row r="711" spans="1:26">
+      <c r="A711" t="s">
+        <v>711</v>
+      </c>
+      <c r="B711">
+        <v>113.28</v>
+      </c>
+    </row>
+    <row r="712" spans="1:26">
+      <c r="A712" t="s">
+        <v>712</v>
+      </c>
+      <c r="B712">
+        <v>113.25</v>
+      </c>
+    </row>
+    <row r="713" spans="1:26">
+      <c r="A713" t="s">
+        <v>713</v>
+      </c>
+      <c r="B713">
+        <v>113.18</v>
+      </c>
+    </row>
+    <row r="714" spans="1:26">
+      <c r="A714" t="s">
+        <v>714</v>
+      </c>
+      <c r="B714">
+        <v>113.12</v>
+      </c>
+    </row>
+    <row r="715" spans="1:26">
+      <c r="A715" t="s">
+        <v>715</v>
+      </c>
+      <c r="B715">
+        <v>113.13</v>
+      </c>
+    </row>
+    <row r="716" spans="1:26">
+      <c r="A716" t="s">
+        <v>716</v>
+      </c>
+      <c r="B716">
+        <v>113.22</v>
+      </c>
+    </row>
+    <row r="717" spans="1:26">
+      <c r="A717" t="s">
+        <v>717</v>
+      </c>
+      <c r="B717">
+        <v>113.26</v>
+      </c>
+    </row>
+    <row r="718" spans="1:26">
+      <c r="A718" t="s">
+        <v>718</v>
+      </c>
+      <c r="B718">
+        <v>113.09</v>
+      </c>
+    </row>
+    <row r="719" spans="1:26">
+      <c r="A719" t="s">
+        <v>719</v>
+      </c>
+      <c r="B719">
+        <v>113.14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">