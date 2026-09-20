--- v4 (2026-08-02)
+++ v5 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="720">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="755">
   <si>
     <t>Keren 2029</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400J5O4</t>
   </si>
   <si>
     <t>2023-09-14</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>2023-09-18</t>
   </si>
   <si>
     <t>2023-09-19</t>
   </si>
   <si>
@@ -2172,50 +2172,155 @@
     <t>2026-07-20</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t>2026-07-22</t>
   </si>
   <si>
     <t>2026-07-23</t>
   </si>
   <si>
     <t>2026-07-24</t>
   </si>
   <si>
     <t>2026-07-27</t>
   </si>
   <si>
     <t>2026-07-28</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2519,51 +2624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z719"/>
+  <dimension ref="A1:Z754"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -8272,50 +8377,330 @@
         <v>113.22</v>
       </c>
     </row>
     <row r="717" spans="1:26">
       <c r="A717" t="s">
         <v>717</v>
       </c>
       <c r="B717">
         <v>113.26</v>
       </c>
     </row>
     <row r="718" spans="1:26">
       <c r="A718" t="s">
         <v>718</v>
       </c>
       <c r="B718">
         <v>113.09</v>
       </c>
     </row>
     <row r="719" spans="1:26">
       <c r="A719" t="s">
         <v>719</v>
       </c>
       <c r="B719">
         <v>113.14</v>
+      </c>
+    </row>
+    <row r="720" spans="1:26">
+      <c r="A720" t="s">
+        <v>720</v>
+      </c>
+      <c r="B720">
+        <v>113.14</v>
+      </c>
+    </row>
+    <row r="721" spans="1:26">
+      <c r="A721" t="s">
+        <v>721</v>
+      </c>
+      <c r="B721">
+        <v>113.23</v>
+      </c>
+    </row>
+    <row r="722" spans="1:26">
+      <c r="A722" t="s">
+        <v>722</v>
+      </c>
+      <c r="B722">
+        <v>113.38</v>
+      </c>
+    </row>
+    <row r="723" spans="1:26">
+      <c r="A723" t="s">
+        <v>723</v>
+      </c>
+      <c r="B723">
+        <v>113.4</v>
+      </c>
+    </row>
+    <row r="724" spans="1:26">
+      <c r="A724" t="s">
+        <v>724</v>
+      </c>
+      <c r="B724">
+        <v>113.39</v>
+      </c>
+    </row>
+    <row r="725" spans="1:26">
+      <c r="A725" t="s">
+        <v>725</v>
+      </c>
+      <c r="B725">
+        <v>113.42</v>
+      </c>
+    </row>
+    <row r="726" spans="1:26">
+      <c r="A726" t="s">
+        <v>726</v>
+      </c>
+      <c r="B726">
+        <v>113.37</v>
+      </c>
+    </row>
+    <row r="727" spans="1:26">
+      <c r="A727" t="s">
+        <v>727</v>
+      </c>
+      <c r="B727">
+        <v>113.4</v>
+      </c>
+    </row>
+    <row r="728" spans="1:26">
+      <c r="A728" t="s">
+        <v>728</v>
+      </c>
+      <c r="B728">
+        <v>113.42</v>
+      </c>
+    </row>
+    <row r="729" spans="1:26">
+      <c r="A729" t="s">
+        <v>729</v>
+      </c>
+      <c r="B729">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="730" spans="1:26">
+      <c r="A730" t="s">
+        <v>730</v>
+      </c>
+      <c r="B730">
+        <v>113.45</v>
+      </c>
+    </row>
+    <row r="731" spans="1:26">
+      <c r="A731" t="s">
+        <v>731</v>
+      </c>
+      <c r="B731">
+        <v>113.45</v>
+      </c>
+    </row>
+    <row r="732" spans="1:26">
+      <c r="A732" t="s">
+        <v>732</v>
+      </c>
+      <c r="B732">
+        <v>113.38</v>
+      </c>
+    </row>
+    <row r="733" spans="1:26">
+      <c r="A733" t="s">
+        <v>733</v>
+      </c>
+      <c r="B733">
+        <v>113.37</v>
+      </c>
+    </row>
+    <row r="734" spans="1:26">
+      <c r="A734" t="s">
+        <v>734</v>
+      </c>
+      <c r="B734">
+        <v>113.41</v>
+      </c>
+    </row>
+    <row r="735" spans="1:26">
+      <c r="A735" t="s">
+        <v>735</v>
+      </c>
+      <c r="B735">
+        <v>113.41</v>
+      </c>
+    </row>
+    <row r="736" spans="1:26">
+      <c r="A736" t="s">
+        <v>736</v>
+      </c>
+      <c r="B736">
+        <v>113.38</v>
+      </c>
+    </row>
+    <row r="737" spans="1:26">
+      <c r="A737" t="s">
+        <v>737</v>
+      </c>
+      <c r="B737">
+        <v>113.47</v>
+      </c>
+    </row>
+    <row r="738" spans="1:26">
+      <c r="A738" t="s">
+        <v>738</v>
+      </c>
+      <c r="B738">
+        <v>113.42</v>
+      </c>
+    </row>
+    <row r="739" spans="1:26">
+      <c r="A739" t="s">
+        <v>739</v>
+      </c>
+      <c r="B739">
+        <v>113.43</v>
+      </c>
+    </row>
+    <row r="740" spans="1:26">
+      <c r="A740" t="s">
+        <v>740</v>
+      </c>
+      <c r="B740">
+        <v>113.33</v>
+      </c>
+    </row>
+    <row r="741" spans="1:26">
+      <c r="A741" t="s">
+        <v>741</v>
+      </c>
+      <c r="B741">
+        <v>113.3</v>
+      </c>
+    </row>
+    <row r="742" spans="1:26">
+      <c r="A742" t="s">
+        <v>742</v>
+      </c>
+      <c r="B742">
+        <v>113.24</v>
+      </c>
+    </row>
+    <row r="743" spans="1:26">
+      <c r="A743" t="s">
+        <v>743</v>
+      </c>
+      <c r="B743">
+        <v>113.14</v>
+      </c>
+    </row>
+    <row r="744" spans="1:26">
+      <c r="A744" t="s">
+        <v>744</v>
+      </c>
+      <c r="B744">
+        <v>113.2</v>
+      </c>
+    </row>
+    <row r="745" spans="1:26">
+      <c r="A745" t="s">
+        <v>745</v>
+      </c>
+      <c r="B745">
+        <v>113.21</v>
+      </c>
+    </row>
+    <row r="746" spans="1:26">
+      <c r="A746" t="s">
+        <v>746</v>
+      </c>
+      <c r="B746">
+        <v>113.12</v>
+      </c>
+    </row>
+    <row r="747" spans="1:26">
+      <c r="A747" t="s">
+        <v>747</v>
+      </c>
+      <c r="B747">
+        <v>113.11</v>
+      </c>
+    </row>
+    <row r="748" spans="1:26">
+      <c r="A748" t="s">
+        <v>748</v>
+      </c>
+      <c r="B748">
+        <v>112.96</v>
+      </c>
+    </row>
+    <row r="749" spans="1:26">
+      <c r="A749" t="s">
+        <v>749</v>
+      </c>
+      <c r="B749">
+        <v>112.68</v>
+      </c>
+    </row>
+    <row r="750" spans="1:26">
+      <c r="A750" t="s">
+        <v>750</v>
+      </c>
+      <c r="B750">
+        <v>112.63</v>
+      </c>
+    </row>
+    <row r="751" spans="1:26">
+      <c r="A751" t="s">
+        <v>751</v>
+      </c>
+      <c r="B751">
+        <v>112.42</v>
+      </c>
+    </row>
+    <row r="752" spans="1:26">
+      <c r="A752" t="s">
+        <v>752</v>
+      </c>
+      <c r="B752">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="753" spans="1:26">
+      <c r="A753" t="s">
+        <v>753</v>
+      </c>
+      <c r="B753">
+        <v>112.49</v>
+      </c>
+    </row>
+    <row r="754" spans="1:26">
+      <c r="A754" t="s">
+        <v>754</v>
+      </c>
+      <c r="B754">
+        <v>112.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">