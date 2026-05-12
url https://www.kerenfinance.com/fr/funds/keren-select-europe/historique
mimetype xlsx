--- v0 (2026-03-26)
+++ v1 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="684">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="712">
   <si>
     <t>Keren Select Europe</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR001400HNA7</t>
   </si>
   <si>
     <t>FR001400HNB5</t>
   </si>
   <si>
     <t>2023-07-07</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
@@ -2064,50 +2064,134 @@
     <t>2026-03-12</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
     <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2411,51 +2495,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z681"/>
+  <dimension ref="A1:Z709"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
@@ -9900,50 +9984,358 @@
       </c>
       <c r="C679">
         <v>88.69</v>
       </c>
     </row>
     <row r="680" spans="1:26">
       <c r="A680" t="s">
         <v>682</v>
       </c>
       <c r="B680">
         <v>86.08</v>
       </c>
       <c r="C680">
         <v>88.45</v>
       </c>
     </row>
     <row r="681" spans="1:26">
       <c r="A681" t="s">
         <v>683</v>
       </c>
       <c r="B681">
         <v>85.8</v>
       </c>
       <c r="C681">
         <v>88.15</v>
+      </c>
+    </row>
+    <row r="682" spans="1:26">
+      <c r="A682" t="s">
+        <v>684</v>
+      </c>
+      <c r="B682">
+        <v>86.61</v>
+      </c>
+      <c r="C682">
+        <v>88.99</v>
+      </c>
+    </row>
+    <row r="683" spans="1:26">
+      <c r="A683" t="s">
+        <v>685</v>
+      </c>
+      <c r="B683">
+        <v>86.22</v>
+      </c>
+      <c r="C683">
+        <v>88.59</v>
+      </c>
+    </row>
+    <row r="684" spans="1:26">
+      <c r="A684" t="s">
+        <v>686</v>
+      </c>
+      <c r="B684">
+        <v>85.41</v>
+      </c>
+      <c r="C684">
+        <v>87.77</v>
+      </c>
+    </row>
+    <row r="685" spans="1:26">
+      <c r="A685" t="s">
+        <v>687</v>
+      </c>
+      <c r="B685">
+        <v>86.84</v>
+      </c>
+      <c r="C685">
+        <v>89.24</v>
+      </c>
+    </row>
+    <row r="686" spans="1:26">
+      <c r="A686" t="s">
+        <v>688</v>
+      </c>
+      <c r="B686">
+        <v>87.32</v>
+      </c>
+      <c r="C686">
+        <v>89.73</v>
+      </c>
+    </row>
+    <row r="687" spans="1:26">
+      <c r="A687" t="s">
+        <v>689</v>
+      </c>
+      <c r="B687">
+        <v>88.69</v>
+      </c>
+      <c r="C687">
+        <v>91.15</v>
+      </c>
+    </row>
+    <row r="688" spans="1:26">
+      <c r="A688" t="s">
+        <v>690</v>
+      </c>
+      <c r="B688">
+        <v>88.57</v>
+      </c>
+      <c r="C688">
+        <v>91.03</v>
+      </c>
+    </row>
+    <row r="689" spans="1:26">
+      <c r="A689" t="s">
+        <v>691</v>
+      </c>
+      <c r="B689">
+        <v>87.79</v>
+      </c>
+      <c r="C689">
+        <v>90.24</v>
+      </c>
+    </row>
+    <row r="690" spans="1:26">
+      <c r="A690" t="s">
+        <v>692</v>
+      </c>
+      <c r="B690">
+        <v>91.09</v>
+      </c>
+      <c r="C690">
+        <v>93.63</v>
+      </c>
+    </row>
+    <row r="691" spans="1:26">
+      <c r="A691" t="s">
+        <v>693</v>
+      </c>
+      <c r="B691">
+        <v>89.76</v>
+      </c>
+      <c r="C691">
+        <v>92.27</v>
+      </c>
+    </row>
+    <row r="692" spans="1:26">
+      <c r="A692" t="s">
+        <v>694</v>
+      </c>
+      <c r="B692">
+        <v>90.31</v>
+      </c>
+      <c r="C692">
+        <v>92.84</v>
+      </c>
+    </row>
+    <row r="693" spans="1:26">
+      <c r="A693" t="s">
+        <v>695</v>
+      </c>
+      <c r="B693">
+        <v>90.48</v>
+      </c>
+      <c r="C693">
+        <v>93.01</v>
+      </c>
+    </row>
+    <row r="694" spans="1:26">
+      <c r="A694" t="s">
+        <v>696</v>
+      </c>
+      <c r="B694">
+        <v>92.19</v>
+      </c>
+      <c r="C694">
+        <v>94.78</v>
+      </c>
+    </row>
+    <row r="695" spans="1:26">
+      <c r="A695" t="s">
+        <v>697</v>
+      </c>
+      <c r="B695">
+        <v>92.78</v>
+      </c>
+      <c r="C695">
+        <v>95.39</v>
+      </c>
+    </row>
+    <row r="696" spans="1:26">
+      <c r="A696" t="s">
+        <v>698</v>
+      </c>
+      <c r="B696">
+        <v>94.27</v>
+      </c>
+      <c r="C696">
+        <v>96.92</v>
+      </c>
+    </row>
+    <row r="697" spans="1:26">
+      <c r="A697" t="s">
+        <v>699</v>
+      </c>
+      <c r="B697">
+        <v>96.32</v>
+      </c>
+      <c r="C697">
+        <v>99.03</v>
+      </c>
+    </row>
+    <row r="698" spans="1:26">
+      <c r="A698" t="s">
+        <v>700</v>
+      </c>
+      <c r="B698">
+        <v>95.11</v>
+      </c>
+      <c r="C698">
+        <v>97.8</v>
+      </c>
+    </row>
+    <row r="699" spans="1:26">
+      <c r="A699" t="s">
+        <v>701</v>
+      </c>
+      <c r="B699">
+        <v>94.98</v>
+      </c>
+      <c r="C699">
+        <v>97.66</v>
+      </c>
+    </row>
+    <row r="700" spans="1:26">
+      <c r="A700" t="s">
+        <v>702</v>
+      </c>
+      <c r="B700">
+        <v>93.96</v>
+      </c>
+      <c r="C700">
+        <v>96.62</v>
+      </c>
+    </row>
+    <row r="701" spans="1:26">
+      <c r="A701" t="s">
+        <v>703</v>
+      </c>
+      <c r="B701">
+        <v>93.07</v>
+      </c>
+      <c r="C701">
+        <v>95.7</v>
+      </c>
+    </row>
+    <row r="702" spans="1:26">
+      <c r="A702" t="s">
+        <v>704</v>
+      </c>
+      <c r="B702">
+        <v>92.57</v>
+      </c>
+      <c r="C702">
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="703" spans="1:26">
+      <c r="A703" t="s">
+        <v>705</v>
+      </c>
+      <c r="B703">
+        <v>92.72</v>
+      </c>
+      <c r="C703">
+        <v>95.36</v>
+      </c>
+    </row>
+    <row r="704" spans="1:26">
+      <c r="A704" t="s">
+        <v>706</v>
+      </c>
+      <c r="B704">
+        <v>92.33</v>
+      </c>
+      <c r="C704">
+        <v>94.96</v>
+      </c>
+    </row>
+    <row r="705" spans="1:26">
+      <c r="A705" t="s">
+        <v>707</v>
+      </c>
+      <c r="B705">
+        <v>92.45</v>
+      </c>
+      <c r="C705">
+        <v>95.08</v>
+      </c>
+    </row>
+    <row r="706" spans="1:26">
+      <c r="A706" t="s">
+        <v>708</v>
+      </c>
+      <c r="B706">
+        <v>92.6</v>
+      </c>
+      <c r="C706">
+        <v>95.24</v>
+      </c>
+    </row>
+    <row r="707" spans="1:26">
+      <c r="A707" t="s">
+        <v>709</v>
+      </c>
+      <c r="B707">
+        <v>92.91</v>
+      </c>
+      <c r="C707">
+        <v>95.57</v>
+      </c>
+    </row>
+    <row r="708" spans="1:26">
+      <c r="A708" t="s">
+        <v>710</v>
+      </c>
+      <c r="B708">
+        <v>94.03</v>
+      </c>
+      <c r="C708">
+        <v>96.73</v>
+      </c>
+    </row>
+    <row r="709" spans="1:26">
+      <c r="A709" t="s">
+        <v>711</v>
+      </c>
+      <c r="B709">
+        <v>95.83</v>
+      </c>
+      <c r="C709">
+        <v>98.58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">