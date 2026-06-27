--- v1 (2026-05-12)
+++ v2 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="712">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="745">
   <si>
     <t>Keren Select Europe</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR001400HNA7</t>
   </si>
   <si>
     <t>FR001400HNB5</t>
   </si>
   <si>
     <t>2023-07-07</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
@@ -2148,50 +2148,149 @@
     <t>2026-04-23</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-04</t>
   </si>
   <si>
     <t>2026-05-05</t>
   </si>
   <si>
     <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2495,51 +2594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z709"/>
+  <dimension ref="A1:Z742"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
@@ -10292,50 +10391,413 @@
       </c>
       <c r="C707">
         <v>95.57</v>
       </c>
     </row>
     <row r="708" spans="1:26">
       <c r="A708" t="s">
         <v>710</v>
       </c>
       <c r="B708">
         <v>94.03</v>
       </c>
       <c r="C708">
         <v>96.73</v>
       </c>
     </row>
     <row r="709" spans="1:26">
       <c r="A709" t="s">
         <v>711</v>
       </c>
       <c r="B709">
         <v>95.83</v>
       </c>
       <c r="C709">
         <v>98.58</v>
+      </c>
+    </row>
+    <row r="710" spans="1:26">
+      <c r="A710" t="s">
+        <v>712</v>
+      </c>
+      <c r="B710">
+        <v>95.17</v>
+      </c>
+      <c r="C710">
+        <v>97.9</v>
+      </c>
+    </row>
+    <row r="711" spans="1:26">
+      <c r="A711" t="s">
+        <v>713</v>
+      </c>
+      <c r="B711">
+        <v>93.28</v>
+      </c>
+      <c r="C711">
+        <v>95.96</v>
+      </c>
+    </row>
+    <row r="712" spans="1:26">
+      <c r="A712" t="s">
+        <v>714</v>
+      </c>
+      <c r="B712">
+        <v>92.76</v>
+      </c>
+      <c r="C712">
+        <v>95.44</v>
+      </c>
+    </row>
+    <row r="713" spans="1:26">
+      <c r="A713" t="s">
+        <v>715</v>
+      </c>
+      <c r="B713">
+        <v>92.55</v>
+      </c>
+      <c r="C713">
+        <v>95.22</v>
+      </c>
+    </row>
+    <row r="714" spans="1:26">
+      <c r="A714" t="s">
+        <v>716</v>
+      </c>
+      <c r="B714">
+        <v>93.2</v>
+      </c>
+      <c r="C714">
+        <v>95.9</v>
+      </c>
+    </row>
+    <row r="715" spans="1:26">
+      <c r="A715" t="s">
+        <v>717</v>
+      </c>
+      <c r="B715">
+        <v>94.11</v>
+      </c>
+      <c r="C715">
+        <v>96.84</v>
+      </c>
+    </row>
+    <row r="716" spans="1:26">
+      <c r="A716" t="s">
+        <v>718</v>
+      </c>
+      <c r="B716">
+        <v>94.78</v>
+      </c>
+      <c r="C716">
+        <v>97.54</v>
+      </c>
+    </row>
+    <row r="717" spans="1:26">
+      <c r="A717" t="s">
+        <v>719</v>
+      </c>
+      <c r="B717">
+        <v>95.05</v>
+      </c>
+      <c r="C717">
+        <v>97.81</v>
+      </c>
+    </row>
+    <row r="718" spans="1:26">
+      <c r="A718" t="s">
+        <v>720</v>
+      </c>
+      <c r="B718">
+        <v>95.2</v>
+      </c>
+      <c r="C718">
+        <v>97.97</v>
+      </c>
+    </row>
+    <row r="719" spans="1:26">
+      <c r="A719" t="s">
+        <v>721</v>
+      </c>
+      <c r="B719">
+        <v>95.87</v>
+      </c>
+      <c r="C719">
+        <v>98.66</v>
+      </c>
+    </row>
+    <row r="720" spans="1:26">
+      <c r="A720" t="s">
+        <v>722</v>
+      </c>
+      <c r="B720">
+        <v>96.19</v>
+      </c>
+      <c r="C720">
+        <v>99.0</v>
+      </c>
+    </row>
+    <row r="721" spans="1:26">
+      <c r="A721" t="s">
+        <v>723</v>
+      </c>
+      <c r="B721">
+        <v>97.18</v>
+      </c>
+      <c r="C721">
+        <v>100.02</v>
+      </c>
+    </row>
+    <row r="722" spans="1:26">
+      <c r="A722" t="s">
+        <v>724</v>
+      </c>
+      <c r="B722">
+        <v>96.76</v>
+      </c>
+      <c r="C722">
+        <v>99.59</v>
+      </c>
+    </row>
+    <row r="723" spans="1:26">
+      <c r="A723" t="s">
+        <v>725</v>
+      </c>
+      <c r="B723">
+        <v>96.92</v>
+      </c>
+      <c r="C723">
+        <v>99.77</v>
+      </c>
+    </row>
+    <row r="724" spans="1:26">
+      <c r="A724" t="s">
+        <v>726</v>
+      </c>
+      <c r="B724">
+        <v>97.52</v>
+      </c>
+      <c r="C724">
+        <v>100.39</v>
+      </c>
+    </row>
+    <row r="725" spans="1:26">
+      <c r="A725" t="s">
+        <v>727</v>
+      </c>
+      <c r="B725">
+        <v>97.52</v>
+      </c>
+      <c r="C725">
+        <v>100.39</v>
+      </c>
+    </row>
+    <row r="726" spans="1:26">
+      <c r="A726" t="s">
+        <v>728</v>
+      </c>
+      <c r="B726">
+        <v>96.03</v>
+      </c>
+      <c r="C726">
+        <v>98.86</v>
+      </c>
+    </row>
+    <row r="727" spans="1:26">
+      <c r="A727" t="s">
+        <v>729</v>
+      </c>
+      <c r="B727">
+        <v>97.58</v>
+      </c>
+      <c r="C727">
+        <v>100.46</v>
+      </c>
+    </row>
+    <row r="728" spans="1:26">
+      <c r="A728" t="s">
+        <v>730</v>
+      </c>
+      <c r="B728">
+        <v>97.32</v>
+      </c>
+      <c r="C728">
+        <v>100.19</v>
+      </c>
+    </row>
+    <row r="729" spans="1:26">
+      <c r="A729" t="s">
+        <v>731</v>
+      </c>
+      <c r="B729">
+        <v>97.32</v>
+      </c>
+      <c r="C729">
+        <v>100.2</v>
+      </c>
+    </row>
+    <row r="730" spans="1:26">
+      <c r="A730" t="s">
+        <v>732</v>
+      </c>
+      <c r="B730">
+        <v>97.87</v>
+      </c>
+      <c r="C730">
+        <v>100.76</v>
+      </c>
+    </row>
+    <row r="731" spans="1:26">
+      <c r="A731" t="s">
+        <v>733</v>
+      </c>
+      <c r="B731">
+        <v>97.26</v>
+      </c>
+      <c r="C731">
+        <v>100.14</v>
+      </c>
+    </row>
+    <row r="732" spans="1:26">
+      <c r="A732" t="s">
+        <v>734</v>
+      </c>
+      <c r="B732">
+        <v>96.54</v>
+      </c>
+      <c r="C732">
+        <v>99.41</v>
+      </c>
+    </row>
+    <row r="733" spans="1:26">
+      <c r="A733" t="s">
+        <v>735</v>
+      </c>
+      <c r="B733">
+        <v>97.73</v>
+      </c>
+      <c r="C733">
+        <v>100.63</v>
+      </c>
+    </row>
+    <row r="734" spans="1:26">
+      <c r="A734" t="s">
+        <v>736</v>
+      </c>
+      <c r="B734">
+        <v>97.99</v>
+      </c>
+      <c r="C734">
+        <v>100.91</v>
+      </c>
+    </row>
+    <row r="735" spans="1:26">
+      <c r="A735" t="s">
+        <v>737</v>
+      </c>
+      <c r="B735">
+        <v>98.3</v>
+      </c>
+      <c r="C735">
+        <v>101.24</v>
+      </c>
+    </row>
+    <row r="736" spans="1:26">
+      <c r="A736" t="s">
+        <v>738</v>
+      </c>
+      <c r="B736">
+        <v>98.25</v>
+      </c>
+      <c r="C736">
+        <v>101.19</v>
+      </c>
+    </row>
+    <row r="737" spans="1:26">
+      <c r="A737" t="s">
+        <v>739</v>
+      </c>
+      <c r="B737">
+        <v>97.15</v>
+      </c>
+      <c r="C737">
+        <v>100.05</v>
+      </c>
+    </row>
+    <row r="738" spans="1:26">
+      <c r="A738" t="s">
+        <v>740</v>
+      </c>
+      <c r="B738">
+        <v>96.59</v>
+      </c>
+      <c r="C738">
+        <v>99.48</v>
+      </c>
+    </row>
+    <row r="739" spans="1:26">
+      <c r="A739" t="s">
+        <v>741</v>
+      </c>
+      <c r="B739">
+        <v>96.05</v>
+      </c>
+      <c r="C739">
+        <v>98.93</v>
+      </c>
+    </row>
+    <row r="740" spans="1:26">
+      <c r="A740" t="s">
+        <v>742</v>
+      </c>
+      <c r="B740">
+        <v>95.83</v>
+      </c>
+      <c r="C740">
+        <v>98.71</v>
+      </c>
+    </row>
+    <row r="741" spans="1:26">
+      <c r="A741" t="s">
+        <v>743</v>
+      </c>
+      <c r="B741">
+        <v>96.59</v>
+      </c>
+      <c r="C741">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="742" spans="1:26">
+      <c r="A742" t="s">
+        <v>744</v>
+      </c>
+      <c r="B742">
+        <v>96.34</v>
+      </c>
+      <c r="C742">
+        <v>99.24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">