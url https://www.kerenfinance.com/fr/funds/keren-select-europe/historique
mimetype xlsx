--- v2 (2026-06-27)
+++ v3 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="745">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="781">
   <si>
     <t>Keren Select Europe</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR001400HNA7</t>
   </si>
   <si>
     <t>FR001400HNB5</t>
   </si>
   <si>
     <t>2023-07-07</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
@@ -2247,50 +2247,158 @@
     <t>2026-06-15</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
     <t>2026-06-17</t>
   </si>
   <si>
     <t>2026-06-18</t>
   </si>
   <si>
     <t>2026-06-19</t>
   </si>
   <si>
     <t>2026-06-22</t>
   </si>
   <si>
     <t>2026-06-23</t>
   </si>
   <si>
     <t>2026-06-24</t>
   </si>
   <si>
     <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2594,51 +2702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z742"/>
+  <dimension ref="A1:Z778"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
@@ -10754,50 +10862,446 @@
       </c>
       <c r="C740">
         <v>98.71</v>
       </c>
     </row>
     <row r="741" spans="1:26">
       <c r="A741" t="s">
         <v>743</v>
       </c>
       <c r="B741">
         <v>96.59</v>
       </c>
       <c r="C741">
         <v>99.5</v>
       </c>
     </row>
     <row r="742" spans="1:26">
       <c r="A742" t="s">
         <v>744</v>
       </c>
       <c r="B742">
         <v>96.34</v>
       </c>
       <c r="C742">
         <v>99.24</v>
+      </c>
+    </row>
+    <row r="743" spans="1:26">
+      <c r="A743" t="s">
+        <v>745</v>
+      </c>
+      <c r="B743">
+        <v>96.56</v>
+      </c>
+      <c r="C743">
+        <v>99.47</v>
+      </c>
+    </row>
+    <row r="744" spans="1:26">
+      <c r="A744" t="s">
+        <v>746</v>
+      </c>
+      <c r="B744">
+        <v>96.46</v>
+      </c>
+      <c r="C744">
+        <v>99.38</v>
+      </c>
+    </row>
+    <row r="745" spans="1:26">
+      <c r="A745" t="s">
+        <v>747</v>
+      </c>
+      <c r="B745">
+        <v>95.65</v>
+      </c>
+      <c r="C745">
+        <v>98.54</v>
+      </c>
+    </row>
+    <row r="746" spans="1:26">
+      <c r="A746" t="s">
+        <v>748</v>
+      </c>
+      <c r="B746">
+        <v>96.78</v>
+      </c>
+      <c r="C746">
+        <v>99.71</v>
+      </c>
+    </row>
+    <row r="747" spans="1:26">
+      <c r="A747" t="s">
+        <v>749</v>
+      </c>
+      <c r="B747">
+        <v>97.66</v>
+      </c>
+      <c r="C747">
+        <v>100.62</v>
+      </c>
+    </row>
+    <row r="748" spans="1:26">
+      <c r="A748" t="s">
+        <v>750</v>
+      </c>
+      <c r="B748">
+        <v>98.07</v>
+      </c>
+      <c r="C748">
+        <v>101.04</v>
+      </c>
+    </row>
+    <row r="749" spans="1:26">
+      <c r="A749" t="s">
+        <v>751</v>
+      </c>
+      <c r="B749">
+        <v>97.75</v>
+      </c>
+      <c r="C749">
+        <v>100.72</v>
+      </c>
+    </row>
+    <row r="750" spans="1:26">
+      <c r="A750" t="s">
+        <v>752</v>
+      </c>
+      <c r="B750">
+        <v>98.37</v>
+      </c>
+      <c r="C750">
+        <v>101.36</v>
+      </c>
+    </row>
+    <row r="751" spans="1:26">
+      <c r="A751" t="s">
+        <v>753</v>
+      </c>
+      <c r="B751">
+        <v>96.07</v>
+      </c>
+      <c r="C751">
+        <v>99.0</v>
+      </c>
+    </row>
+    <row r="752" spans="1:26">
+      <c r="A752" t="s">
+        <v>754</v>
+      </c>
+      <c r="B752">
+        <v>96.32</v>
+      </c>
+      <c r="C752">
+        <v>99.26</v>
+      </c>
+    </row>
+    <row r="753" spans="1:26">
+      <c r="A753" t="s">
+        <v>755</v>
+      </c>
+      <c r="B753">
+        <v>96.67</v>
+      </c>
+      <c r="C753">
+        <v>99.62</v>
+      </c>
+    </row>
+    <row r="754" spans="1:26">
+      <c r="A754" t="s">
+        <v>756</v>
+      </c>
+      <c r="B754">
+        <v>97.38</v>
+      </c>
+      <c r="C754">
+        <v>100.35</v>
+      </c>
+    </row>
+    <row r="755" spans="1:26">
+      <c r="A755" t="s">
+        <v>757</v>
+      </c>
+      <c r="B755">
+        <v>97.94</v>
+      </c>
+      <c r="C755">
+        <v>100.94</v>
+      </c>
+    </row>
+    <row r="756" spans="1:26">
+      <c r="A756" t="s">
+        <v>758</v>
+      </c>
+      <c r="B756">
+        <v>98.34</v>
+      </c>
+      <c r="C756">
+        <v>101.36</v>
+      </c>
+    </row>
+    <row r="757" spans="1:26">
+      <c r="A757" t="s">
+        <v>759</v>
+      </c>
+      <c r="B757">
+        <v>97.5</v>
+      </c>
+      <c r="C757">
+        <v>100.49</v>
+      </c>
+    </row>
+    <row r="758" spans="1:26">
+      <c r="A758" t="s">
+        <v>760</v>
+      </c>
+      <c r="B758">
+        <v>97.54</v>
+      </c>
+      <c r="C758">
+        <v>100.54</v>
+      </c>
+    </row>
+    <row r="759" spans="1:26">
+      <c r="A759" t="s">
+        <v>761</v>
+      </c>
+      <c r="B759">
+        <v>96.82</v>
+      </c>
+      <c r="C759">
+        <v>99.81</v>
+      </c>
+    </row>
+    <row r="760" spans="1:26">
+      <c r="A760" t="s">
+        <v>762</v>
+      </c>
+      <c r="B760">
+        <v>97.07</v>
+      </c>
+      <c r="C760">
+        <v>100.06</v>
+      </c>
+    </row>
+    <row r="761" spans="1:26">
+      <c r="A761" t="s">
+        <v>763</v>
+      </c>
+      <c r="B761">
+        <v>95.39</v>
+      </c>
+      <c r="C761">
+        <v>98.33</v>
+      </c>
+    </row>
+    <row r="762" spans="1:26">
+      <c r="A762" t="s">
+        <v>764</v>
+      </c>
+      <c r="B762">
+        <v>97.41</v>
+      </c>
+      <c r="C762">
+        <v>100.42</v>
+      </c>
+    </row>
+    <row r="763" spans="1:26">
+      <c r="A763" t="s">
+        <v>765</v>
+      </c>
+      <c r="B763">
+        <v>99.37</v>
+      </c>
+      <c r="C763">
+        <v>102.44</v>
+      </c>
+    </row>
+    <row r="764" spans="1:26">
+      <c r="A764" t="s">
+        <v>766</v>
+      </c>
+      <c r="B764">
+        <v>102.45</v>
+      </c>
+      <c r="C764">
+        <v>105.63</v>
+      </c>
+    </row>
+    <row r="765" spans="1:26">
+      <c r="A765" t="s">
+        <v>767</v>
+      </c>
+      <c r="B765">
+        <v>104.68</v>
+      </c>
+      <c r="C765">
+        <v>107.93</v>
+      </c>
+    </row>
+    <row r="766" spans="1:26">
+      <c r="A766" t="s">
+        <v>768</v>
+      </c>
+      <c r="B766">
+        <v>103.51</v>
+      </c>
+      <c r="C766">
+        <v>106.72</v>
+      </c>
+    </row>
+    <row r="767" spans="1:26">
+      <c r="A767" t="s">
+        <v>769</v>
+      </c>
+      <c r="B767">
+        <v>103.12</v>
+      </c>
+      <c r="C767">
+        <v>106.33</v>
+      </c>
+    </row>
+    <row r="768" spans="1:26">
+      <c r="A768" t="s">
+        <v>770</v>
+      </c>
+      <c r="B768">
+        <v>104.78</v>
+      </c>
+      <c r="C768">
+        <v>108.05</v>
+      </c>
+    </row>
+    <row r="769" spans="1:26">
+      <c r="A769" t="s">
+        <v>771</v>
+      </c>
+      <c r="B769">
+        <v>105.12</v>
+      </c>
+      <c r="C769">
+        <v>108.4</v>
+      </c>
+    </row>
+    <row r="770" spans="1:26">
+      <c r="A770" t="s">
+        <v>772</v>
+      </c>
+      <c r="B770">
+        <v>105.45</v>
+      </c>
+      <c r="C770">
+        <v>108.74</v>
+      </c>
+    </row>
+    <row r="771" spans="1:26">
+      <c r="A771" t="s">
+        <v>773</v>
+      </c>
+      <c r="B771">
+        <v>105.76</v>
+      </c>
+      <c r="C771">
+        <v>109.07</v>
+      </c>
+    </row>
+    <row r="772" spans="1:26">
+      <c r="A772" t="s">
+        <v>774</v>
+      </c>
+      <c r="B772">
+        <v>106.38</v>
+      </c>
+      <c r="C772">
+        <v>109.71</v>
+      </c>
+    </row>
+    <row r="773" spans="1:26">
+      <c r="A773" t="s">
+        <v>775</v>
+      </c>
+      <c r="B773">
+        <v>106.15</v>
+      </c>
+      <c r="C773">
+        <v>109.48</v>
+      </c>
+    </row>
+    <row r="774" spans="1:26">
+      <c r="A774" t="s">
+        <v>776</v>
+      </c>
+      <c r="B774">
+        <v>105.82</v>
+      </c>
+      <c r="C774">
+        <v>109.14</v>
+      </c>
+    </row>
+    <row r="775" spans="1:26">
+      <c r="A775" t="s">
+        <v>777</v>
+      </c>
+      <c r="B775">
+        <v>104.52</v>
+      </c>
+      <c r="C775">
+        <v>107.81</v>
+      </c>
+    </row>
+    <row r="776" spans="1:26">
+      <c r="A776" t="s">
+        <v>778</v>
+      </c>
+      <c r="B776">
+        <v>104.36</v>
+      </c>
+      <c r="C776">
+        <v>107.65</v>
+      </c>
+    </row>
+    <row r="777" spans="1:26">
+      <c r="A777" t="s">
+        <v>779</v>
+      </c>
+      <c r="B777">
+        <v>105.3</v>
+      </c>
+      <c r="C777">
+        <v>108.62</v>
+      </c>
+    </row>
+    <row r="778" spans="1:26">
+      <c r="A778" t="s">
+        <v>780</v>
+      </c>
+      <c r="B778">
+        <v>103.82</v>
+      </c>
+      <c r="C778">
+        <v>107.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">