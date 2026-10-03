--- v3 (2026-08-19)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="781">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="814">
   <si>
     <t>Keren Select Europe</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR001400HNA7</t>
   </si>
   <si>
     <t>FR001400HNB5</t>
   </si>
   <si>
     <t>2023-07-07</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
@@ -2355,50 +2355,149 @@
     <t>2026-08-05</t>
   </si>
   <si>
     <t>2026-08-06</t>
   </si>
   <si>
     <t>2026-08-07</t>
   </si>
   <si>
     <t>2026-08-10</t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
   <si>
     <t>2026-08-12</t>
   </si>
   <si>
     <t>2026-08-13</t>
   </si>
   <si>
     <t>2026-08-14</t>
   </si>
   <si>
     <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2702,51 +2801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z778"/>
+  <dimension ref="A1:Z811"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
@@ -11258,50 +11357,413 @@
       </c>
       <c r="C776">
         <v>107.65</v>
       </c>
     </row>
     <row r="777" spans="1:26">
       <c r="A777" t="s">
         <v>779</v>
       </c>
       <c r="B777">
         <v>105.3</v>
       </c>
       <c r="C777">
         <v>108.62</v>
       </c>
     </row>
     <row r="778" spans="1:26">
       <c r="A778" t="s">
         <v>780</v>
       </c>
       <c r="B778">
         <v>103.82</v>
       </c>
       <c r="C778">
         <v>107.1</v>
+      </c>
+    </row>
+    <row r="779" spans="1:26">
+      <c r="A779" t="s">
+        <v>781</v>
+      </c>
+      <c r="B779">
+        <v>104.09</v>
+      </c>
+      <c r="C779">
+        <v>107.38</v>
+      </c>
+    </row>
+    <row r="780" spans="1:26">
+      <c r="A780" t="s">
+        <v>782</v>
+      </c>
+      <c r="B780">
+        <v>104.84</v>
+      </c>
+      <c r="C780">
+        <v>108.15</v>
+      </c>
+    </row>
+    <row r="781" spans="1:26">
+      <c r="A781" t="s">
+        <v>783</v>
+      </c>
+      <c r="B781">
+        <v>104.64</v>
+      </c>
+      <c r="C781">
+        <v>107.95</v>
+      </c>
+    </row>
+    <row r="782" spans="1:26">
+      <c r="A782" t="s">
+        <v>784</v>
+      </c>
+      <c r="B782">
+        <v>105.52</v>
+      </c>
+      <c r="C782">
+        <v>108.87</v>
+      </c>
+    </row>
+    <row r="783" spans="1:26">
+      <c r="A783" t="s">
+        <v>785</v>
+      </c>
+      <c r="B783">
+        <v>106.25</v>
+      </c>
+      <c r="C783">
+        <v>109.62</v>
+      </c>
+    </row>
+    <row r="784" spans="1:26">
+      <c r="A784" t="s">
+        <v>786</v>
+      </c>
+      <c r="B784">
+        <v>105.56</v>
+      </c>
+      <c r="C784">
+        <v>108.92</v>
+      </c>
+    </row>
+    <row r="785" spans="1:26">
+      <c r="A785" t="s">
+        <v>787</v>
+      </c>
+      <c r="B785">
+        <v>105.24</v>
+      </c>
+      <c r="C785">
+        <v>108.59</v>
+      </c>
+    </row>
+    <row r="786" spans="1:26">
+      <c r="A786" t="s">
+        <v>788</v>
+      </c>
+      <c r="B786">
+        <v>105.77</v>
+      </c>
+      <c r="C786">
+        <v>109.14</v>
+      </c>
+    </row>
+    <row r="787" spans="1:26">
+      <c r="A787" t="s">
+        <v>789</v>
+      </c>
+      <c r="B787">
+        <v>106.31</v>
+      </c>
+      <c r="C787">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="788" spans="1:26">
+      <c r="A788" t="s">
+        <v>790</v>
+      </c>
+      <c r="B788">
+        <v>105.88</v>
+      </c>
+      <c r="C788">
+        <v>109.26</v>
+      </c>
+    </row>
+    <row r="789" spans="1:26">
+      <c r="A789" t="s">
+        <v>791</v>
+      </c>
+      <c r="B789">
+        <v>104.58</v>
+      </c>
+      <c r="C789">
+        <v>107.92</v>
+      </c>
+    </row>
+    <row r="790" spans="1:26">
+      <c r="A790" t="s">
+        <v>792</v>
+      </c>
+      <c r="B790">
+        <v>103.75</v>
+      </c>
+      <c r="C790">
+        <v>107.07</v>
+      </c>
+    </row>
+    <row r="791" spans="1:26">
+      <c r="A791" t="s">
+        <v>793</v>
+      </c>
+      <c r="B791">
+        <v>104.79</v>
+      </c>
+      <c r="C791">
+        <v>108.15</v>
+      </c>
+    </row>
+    <row r="792" spans="1:26">
+      <c r="A792" t="s">
+        <v>794</v>
+      </c>
+      <c r="B792">
+        <v>103.86</v>
+      </c>
+      <c r="C792">
+        <v>107.19</v>
+      </c>
+    </row>
+    <row r="793" spans="1:26">
+      <c r="A793" t="s">
+        <v>795</v>
+      </c>
+      <c r="B793">
+        <v>103.1</v>
+      </c>
+      <c r="C793">
+        <v>106.41</v>
+      </c>
+    </row>
+    <row r="794" spans="1:26">
+      <c r="A794" t="s">
+        <v>796</v>
+      </c>
+      <c r="B794">
+        <v>102.89</v>
+      </c>
+      <c r="C794">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="795" spans="1:26">
+      <c r="A795" t="s">
+        <v>797</v>
+      </c>
+      <c r="B795">
+        <v>100.74</v>
+      </c>
+      <c r="C795">
+        <v>103.98</v>
+      </c>
+    </row>
+    <row r="796" spans="1:26">
+      <c r="A796" t="s">
+        <v>798</v>
+      </c>
+      <c r="B796">
+        <v>99.97</v>
+      </c>
+      <c r="C796">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="797" spans="1:26">
+      <c r="A797" t="s">
+        <v>799</v>
+      </c>
+      <c r="B797">
+        <v>100.41</v>
+      </c>
+      <c r="C797">
+        <v>103.65</v>
+      </c>
+    </row>
+    <row r="798" spans="1:26">
+      <c r="A798" t="s">
+        <v>800</v>
+      </c>
+      <c r="B798">
+        <v>101.92</v>
+      </c>
+      <c r="C798">
+        <v>105.22</v>
+      </c>
+    </row>
+    <row r="799" spans="1:26">
+      <c r="A799" t="s">
+        <v>801</v>
+      </c>
+      <c r="B799">
+        <v>101.08</v>
+      </c>
+      <c r="C799">
+        <v>104.36</v>
+      </c>
+    </row>
+    <row r="800" spans="1:26">
+      <c r="A800" t="s">
+        <v>802</v>
+      </c>
+      <c r="B800">
+        <v>100.94</v>
+      </c>
+      <c r="C800">
+        <v>104.21</v>
+      </c>
+    </row>
+    <row r="801" spans="1:26">
+      <c r="A801" t="s">
+        <v>803</v>
+      </c>
+      <c r="B801">
+        <v>101.36</v>
+      </c>
+      <c r="C801">
+        <v>104.66</v>
+      </c>
+    </row>
+    <row r="802" spans="1:26">
+      <c r="A802" t="s">
+        <v>804</v>
+      </c>
+      <c r="B802">
+        <v>99.77</v>
+      </c>
+      <c r="C802">
+        <v>103.02</v>
+      </c>
+    </row>
+    <row r="803" spans="1:26">
+      <c r="A803" t="s">
+        <v>805</v>
+      </c>
+      <c r="B803">
+        <v>100.75</v>
+      </c>
+      <c r="C803">
+        <v>104.04</v>
+      </c>
+    </row>
+    <row r="804" spans="1:26">
+      <c r="A804" t="s">
+        <v>806</v>
+      </c>
+      <c r="B804">
+        <v>101.3</v>
+      </c>
+      <c r="C804">
+        <v>104.61</v>
+      </c>
+    </row>
+    <row r="805" spans="1:26">
+      <c r="A805" t="s">
+        <v>807</v>
+      </c>
+      <c r="B805">
+        <v>100.83</v>
+      </c>
+      <c r="C805">
+        <v>104.13</v>
+      </c>
+    </row>
+    <row r="806" spans="1:26">
+      <c r="A806" t="s">
+        <v>808</v>
+      </c>
+      <c r="B806">
+        <v>100.23</v>
+      </c>
+      <c r="C806">
+        <v>103.51</v>
+      </c>
+    </row>
+    <row r="807" spans="1:26">
+      <c r="A807" t="s">
+        <v>809</v>
+      </c>
+      <c r="B807">
+        <v>101.02</v>
+      </c>
+      <c r="C807">
+        <v>104.33</v>
+      </c>
+    </row>
+    <row r="808" spans="1:26">
+      <c r="A808" t="s">
+        <v>810</v>
+      </c>
+      <c r="B808">
+        <v>101.42</v>
+      </c>
+      <c r="C808">
+        <v>104.75</v>
+      </c>
+    </row>
+    <row r="809" spans="1:26">
+      <c r="A809" t="s">
+        <v>811</v>
+      </c>
+      <c r="B809">
+        <v>101.02</v>
+      </c>
+      <c r="C809">
+        <v>104.34</v>
+      </c>
+    </row>
+    <row r="810" spans="1:26">
+      <c r="A810" t="s">
+        <v>812</v>
+      </c>
+      <c r="B810">
+        <v>100.89</v>
+      </c>
+      <c r="C810">
+        <v>104.21</v>
+      </c>
+    </row>
+    <row r="811" spans="1:26">
+      <c r="A811" t="s">
+        <v>813</v>
+      </c>
+      <c r="B811">
+        <v>100.47</v>
+      </c>
+      <c r="C811">
+        <v>103.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">