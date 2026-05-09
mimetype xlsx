--- v2 (2026-03-24)
+++ v3 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1314">
   <si>
     <t>Keren Crédit ISR</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>EB</t>
   </si>
   <si>
     <t>FR0014000W38</t>
   </si>
   <si>
     <t>FR0014000W46</t>
   </si>
   <si>
     <t>FR0014000W53</t>
   </si>
   <si>
@@ -3867,50 +3867,137 @@
     <t>2026-03-11</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
     <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4214,51 +4301,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1280"/>
+  <dimension ref="A1:Z1309"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:26">
@@ -22129,50 +22216,456 @@
       <c r="A1279" t="s">
         <v>1283</v>
       </c>
       <c r="B1279">
         <v>102.78</v>
       </c>
       <c r="C1279">
         <v>105.16</v>
       </c>
       <c r="D1279">
         <v>105.74</v>
       </c>
     </row>
     <row r="1280" spans="1:26">
       <c r="A1280" t="s">
         <v>1284</v>
       </c>
       <c r="B1280">
         <v>102.87</v>
       </c>
       <c r="C1280">
         <v>105.26</v>
       </c>
       <c r="D1280">
         <v>105.84</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:26">
+      <c r="A1281" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B1281">
+        <v>102.72</v>
+      </c>
+      <c r="C1281">
+        <v>105.12</v>
+      </c>
+      <c r="D1281">
+        <v>105.69</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:26">
+      <c r="A1282" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B1282">
+        <v>103.02</v>
+      </c>
+      <c r="C1282">
+        <v>105.44</v>
+      </c>
+      <c r="D1282">
+        <v>106.02</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:26">
+      <c r="A1283" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B1283">
+        <v>102.66</v>
+      </c>
+      <c r="C1283">
+        <v>105.05</v>
+      </c>
+      <c r="D1283">
+        <v>105.63</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:26">
+      <c r="A1284" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B1284">
+        <v>102.53</v>
+      </c>
+      <c r="C1284">
+        <v>104.9</v>
+      </c>
+      <c r="D1284">
+        <v>105.48</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:26">
+      <c r="A1285" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B1285">
+        <v>102.63</v>
+      </c>
+      <c r="C1285">
+        <v>105.02</v>
+      </c>
+      <c r="D1285">
+        <v>105.59</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:26">
+      <c r="A1286" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B1286">
+        <v>102.76</v>
+      </c>
+      <c r="C1286">
+        <v>105.16</v>
+      </c>
+      <c r="D1286">
+        <v>105.74</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:26">
+      <c r="A1287" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B1287">
+        <v>103.11</v>
+      </c>
+      <c r="C1287">
+        <v>105.52</v>
+      </c>
+      <c r="D1287">
+        <v>106.11</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:26">
+      <c r="A1288" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B1288">
+        <v>103.08</v>
+      </c>
+      <c r="C1288">
+        <v>105.5</v>
+      </c>
+      <c r="D1288">
+        <v>106.08</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:26">
+      <c r="A1289" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B1289">
+        <v>102.82</v>
+      </c>
+      <c r="C1289">
+        <v>105.22</v>
+      </c>
+      <c r="D1289">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:26">
+      <c r="A1290" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B1290">
+        <v>103.67</v>
+      </c>
+      <c r="C1290">
+        <v>106.15</v>
+      </c>
+      <c r="D1290">
+        <v>106.74</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:26">
+      <c r="A1291" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B1291">
+        <v>103.58</v>
+      </c>
+      <c r="C1291">
+        <v>106.0</v>
+      </c>
+      <c r="D1291">
+        <v>106.59</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:26">
+      <c r="A1292" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B1292">
+        <v>103.44</v>
+      </c>
+      <c r="C1292">
+        <v>105.88</v>
+      </c>
+      <c r="D1292">
+        <v>106.46</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:26">
+      <c r="A1293" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B1293">
+        <v>103.33</v>
+      </c>
+      <c r="C1293">
+        <v>105.75</v>
+      </c>
+      <c r="D1293">
+        <v>106.34</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:26">
+      <c r="A1294" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B1294">
+        <v>103.67</v>
+      </c>
+      <c r="C1294">
+        <v>106.12</v>
+      </c>
+      <c r="D1294">
+        <v>106.71</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:26">
+      <c r="A1295" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B1295">
+        <v>103.66</v>
+      </c>
+      <c r="C1295">
+        <v>106.11</v>
+      </c>
+      <c r="D1295">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:26">
+      <c r="A1296" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B1296">
+        <v>103.76</v>
+      </c>
+      <c r="C1296">
+        <v>106.22</v>
+      </c>
+      <c r="D1296">
+        <v>106.81</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:26">
+      <c r="A1297" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B1297">
+        <v>104.05</v>
+      </c>
+      <c r="C1297">
+        <v>106.54</v>
+      </c>
+      <c r="D1297">
+        <v>107.14</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:26">
+      <c r="A1298" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B1298">
+        <v>103.94</v>
+      </c>
+      <c r="C1298">
+        <v>106.43</v>
+      </c>
+      <c r="D1298">
+        <v>107.03</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:26">
+      <c r="A1299" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B1299">
+        <v>103.83</v>
+      </c>
+      <c r="C1299">
+        <v>106.31</v>
+      </c>
+      <c r="D1299">
+        <v>106.91</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:26">
+      <c r="A1300" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B1300">
+        <v>103.77</v>
+      </c>
+      <c r="C1300">
+        <v>106.26</v>
+      </c>
+      <c r="D1300">
+        <v>106.85</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:26">
+      <c r="A1301" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B1301">
+        <v>103.73</v>
+      </c>
+      <c r="C1301">
+        <v>106.21</v>
+      </c>
+      <c r="D1301">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:26">
+      <c r="A1302" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B1302">
+        <v>103.75</v>
+      </c>
+      <c r="C1302">
+        <v>106.22</v>
+      </c>
+      <c r="D1302">
+        <v>106.81</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:26">
+      <c r="A1303" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B1303">
+        <v>103.67</v>
+      </c>
+      <c r="C1303">
+        <v>106.15</v>
+      </c>
+      <c r="D1303">
+        <v>106.74</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:26">
+      <c r="A1304" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B1304">
+        <v>103.51</v>
+      </c>
+      <c r="C1304">
+        <v>105.98</v>
+      </c>
+      <c r="D1304">
+        <v>106.57</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:26">
+      <c r="A1305" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B1305">
+        <v>103.34</v>
+      </c>
+      <c r="C1305">
+        <v>105.79</v>
+      </c>
+      <c r="D1305">
+        <v>106.39</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:26">
+      <c r="A1306" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B1306">
+        <v>103.56</v>
+      </c>
+      <c r="C1306">
+        <v>106.04</v>
+      </c>
+      <c r="D1306">
+        <v>106.64</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:26">
+      <c r="A1307" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B1307">
+        <v>103.39</v>
+      </c>
+      <c r="C1307">
+        <v>105.88</v>
+      </c>
+      <c r="D1307">
+        <v>106.48</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:26">
+      <c r="A1308" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B1308">
+        <v>103.5</v>
+      </c>
+      <c r="C1308">
+        <v>105.96</v>
+      </c>
+      <c r="D1308">
+        <v>106.56</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:26">
+      <c r="A1309" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B1309">
+        <v>103.77</v>
+      </c>
+      <c r="C1309">
+        <v>106.29</v>
+      </c>
+      <c r="D1309">
+        <v>106.89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">