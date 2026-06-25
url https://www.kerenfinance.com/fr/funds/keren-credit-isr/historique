--- v3 (2026-05-09)
+++ v4 (2026-06-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1345">
   <si>
     <t>Keren Crédit ISR</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>EB</t>
   </si>
   <si>
     <t>FR0014000W38</t>
   </si>
   <si>
     <t>FR0014000W46</t>
   </si>
   <si>
     <t>FR0014000W53</t>
   </si>
   <si>
@@ -3954,50 +3954,143 @@
     <t>2026-04-23</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-04</t>
   </si>
   <si>
     <t>2026-05-05</t>
   </si>
   <si>
     <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4301,51 +4394,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1309"/>
+  <dimension ref="A1:Z1340"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:26">
@@ -22622,50 +22715,484 @@
       <c r="A1308" t="s">
         <v>1312</v>
       </c>
       <c r="B1308">
         <v>103.5</v>
       </c>
       <c r="C1308">
         <v>105.96</v>
       </c>
       <c r="D1308">
         <v>106.56</v>
       </c>
     </row>
     <row r="1309" spans="1:26">
       <c r="A1309" t="s">
         <v>1313</v>
       </c>
       <c r="B1309">
         <v>103.77</v>
       </c>
       <c r="C1309">
         <v>106.29</v>
       </c>
       <c r="D1309">
         <v>106.89</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:26">
+      <c r="A1310" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B1310">
+        <v>103.78</v>
+      </c>
+      <c r="C1310">
+        <v>106.3</v>
+      </c>
+      <c r="D1310">
+        <v>106.91</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:26">
+      <c r="A1311" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B1311">
+        <v>103.65</v>
+      </c>
+      <c r="C1311">
+        <v>106.15</v>
+      </c>
+      <c r="D1311">
+        <v>106.75</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:26">
+      <c r="A1312" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B1312">
+        <v>103.5</v>
+      </c>
+      <c r="C1312">
+        <v>105.98</v>
+      </c>
+      <c r="D1312">
+        <v>106.58</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:26">
+      <c r="A1313" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B1313">
+        <v>103.52</v>
+      </c>
+      <c r="C1313">
+        <v>106.0</v>
+      </c>
+      <c r="D1313">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:26">
+      <c r="A1314" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B1314">
+        <v>103.48</v>
+      </c>
+      <c r="C1314">
+        <v>105.96</v>
+      </c>
+      <c r="D1314">
+        <v>106.56</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:26">
+      <c r="A1315" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B1315">
+        <v>103.53</v>
+      </c>
+      <c r="C1315">
+        <v>106.01</v>
+      </c>
+      <c r="D1315">
+        <v>106.61</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:26">
+      <c r="A1316" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B1316">
+        <v>103.41</v>
+      </c>
+      <c r="C1316">
+        <v>105.89</v>
+      </c>
+      <c r="D1316">
+        <v>106.49</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:26">
+      <c r="A1317" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B1317">
+        <v>103.67</v>
+      </c>
+      <c r="C1317">
+        <v>106.17</v>
+      </c>
+      <c r="D1317">
+        <v>106.77</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:26">
+      <c r="A1318" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B1318">
+        <v>103.65</v>
+      </c>
+      <c r="C1318">
+        <v>106.15</v>
+      </c>
+      <c r="D1318">
+        <v>106.76</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:26">
+      <c r="A1319" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B1319">
+        <v>103.8</v>
+      </c>
+      <c r="C1319">
+        <v>106.33</v>
+      </c>
+      <c r="D1319">
+        <v>106.94</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:26">
+      <c r="A1320" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B1320">
+        <v>103.98</v>
+      </c>
+      <c r="C1320">
+        <v>106.54</v>
+      </c>
+      <c r="D1320">
+        <v>107.16</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:26">
+      <c r="A1321" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B1321">
+        <v>103.99</v>
+      </c>
+      <c r="C1321">
+        <v>106.55</v>
+      </c>
+      <c r="D1321">
+        <v>107.17</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:26">
+      <c r="A1322" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B1322">
+        <v>104.09</v>
+      </c>
+      <c r="C1322">
+        <v>106.65</v>
+      </c>
+      <c r="D1322">
+        <v>107.27</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:26">
+      <c r="A1323" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B1323">
+        <v>104.17</v>
+      </c>
+      <c r="C1323">
+        <v>106.74</v>
+      </c>
+      <c r="D1323">
+        <v>107.37</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:26">
+      <c r="A1324" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B1324">
+        <v>103.99</v>
+      </c>
+      <c r="C1324">
+        <v>106.56</v>
+      </c>
+      <c r="D1324">
+        <v>107.17</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:26">
+      <c r="A1325" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B1325">
+        <v>104.06</v>
+      </c>
+      <c r="C1325">
+        <v>106.63</v>
+      </c>
+      <c r="D1325">
+        <v>107.26</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:26">
+      <c r="A1326" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B1326">
+        <v>103.95</v>
+      </c>
+      <c r="C1326">
+        <v>106.51</v>
+      </c>
+      <c r="D1326">
+        <v>107.12</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:26">
+      <c r="A1327" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B1327">
+        <v>104.01</v>
+      </c>
+      <c r="C1327">
+        <v>106.58</v>
+      </c>
+      <c r="D1327">
+        <v>107.19</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:26">
+      <c r="A1328" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B1328">
+        <v>103.97</v>
+      </c>
+      <c r="C1328">
+        <v>106.54</v>
+      </c>
+      <c r="D1328">
+        <v>107.15</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:26">
+      <c r="A1329" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B1329">
+        <v>103.89</v>
+      </c>
+      <c r="C1329">
+        <v>106.46</v>
+      </c>
+      <c r="D1329">
+        <v>107.07</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:26">
+      <c r="A1330" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B1330">
+        <v>104.0</v>
+      </c>
+      <c r="C1330">
+        <v>106.56</v>
+      </c>
+      <c r="D1330">
+        <v>107.17</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:26">
+      <c r="A1331" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B1331">
+        <v>103.89</v>
+      </c>
+      <c r="C1331">
+        <v>106.46</v>
+      </c>
+      <c r="D1331">
+        <v>107.07</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:26">
+      <c r="A1332" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B1332">
+        <v>104.01</v>
+      </c>
+      <c r="C1332">
+        <v>106.59</v>
+      </c>
+      <c r="D1332">
+        <v>107.2</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:26">
+      <c r="A1333" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B1333">
+        <v>104.14</v>
+      </c>
+      <c r="C1333">
+        <v>106.73</v>
+      </c>
+      <c r="D1333">
+        <v>107.35</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:26">
+      <c r="A1334" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B1334">
+        <v>104.28</v>
+      </c>
+      <c r="C1334">
+        <v>106.88</v>
+      </c>
+      <c r="D1334">
+        <v>107.51</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:26">
+      <c r="A1335" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B1335">
+        <v>104.32</v>
+      </c>
+      <c r="C1335">
+        <v>106.92</v>
+      </c>
+      <c r="D1335">
+        <v>107.55</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:26">
+      <c r="A1336" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B1336">
+        <v>104.27</v>
+      </c>
+      <c r="C1336">
+        <v>106.86</v>
+      </c>
+      <c r="D1336">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:26">
+      <c r="A1337" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B1337">
+        <v>104.23</v>
+      </c>
+      <c r="C1337">
+        <v>106.83</v>
+      </c>
+      <c r="D1337">
+        <v>107.46</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:26">
+      <c r="A1338" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B1338">
+        <v>104.11</v>
+      </c>
+      <c r="C1338">
+        <v>106.7</v>
+      </c>
+      <c r="D1338">
+        <v>107.34</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:26">
+      <c r="A1339" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B1339">
+        <v>104.21</v>
+      </c>
+      <c r="C1339">
+        <v>106.81</v>
+      </c>
+      <c r="D1339">
+        <v>107.45</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:26">
+      <c r="A1340" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B1340">
+        <v>104.3</v>
+      </c>
+      <c r="C1340">
+        <v>106.9</v>
+      </c>
+      <c r="D1340">
+        <v>107.54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">