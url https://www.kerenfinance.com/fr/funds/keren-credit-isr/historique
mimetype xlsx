--- v4 (2026-06-25)
+++ v5 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1386">
   <si>
     <t>Keren Crédit ISR</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>EB</t>
   </si>
   <si>
     <t>FR0014000W38</t>
   </si>
   <si>
     <t>FR0014000W46</t>
   </si>
   <si>
     <t>FR0014000W53</t>
   </si>
   <si>
@@ -4047,50 +4047,173 @@
     <t>2026-06-11</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
     <t>2026-06-17</t>
   </si>
   <si>
     <t>2026-06-18</t>
   </si>
   <si>
     <t>2026-06-19</t>
   </si>
   <si>
     <t>2026-06-22</t>
   </si>
   <si>
     <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4394,51 +4517,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1340"/>
+  <dimension ref="A1:Z1381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:26">
@@ -23149,50 +23272,624 @@
       <c r="A1339" t="s">
         <v>1343</v>
       </c>
       <c r="B1339">
         <v>104.21</v>
       </c>
       <c r="C1339">
         <v>106.81</v>
       </c>
       <c r="D1339">
         <v>107.45</v>
       </c>
     </row>
     <row r="1340" spans="1:26">
       <c r="A1340" t="s">
         <v>1344</v>
       </c>
       <c r="B1340">
         <v>104.3</v>
       </c>
       <c r="C1340">
         <v>106.9</v>
       </c>
       <c r="D1340">
         <v>107.54</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:26">
+      <c r="A1341" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B1341">
+        <v>104.38</v>
+      </c>
+      <c r="C1341">
+        <v>106.99</v>
+      </c>
+      <c r="D1341">
+        <v>107.63</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:26">
+      <c r="A1342" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B1342">
+        <v>104.44</v>
+      </c>
+      <c r="C1342">
+        <v>107.05</v>
+      </c>
+      <c r="D1342">
+        <v>107.69</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:26">
+      <c r="A1343" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B1343">
+        <v>104.47</v>
+      </c>
+      <c r="C1343">
+        <v>107.08</v>
+      </c>
+      <c r="D1343">
+        <v>107.72</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:26">
+      <c r="A1344" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B1344">
+        <v>104.41</v>
+      </c>
+      <c r="C1344">
+        <v>107.03</v>
+      </c>
+      <c r="D1344">
+        <v>107.67</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:26">
+      <c r="A1345" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B1345">
+        <v>104.42</v>
+      </c>
+      <c r="C1345">
+        <v>107.04</v>
+      </c>
+      <c r="D1345">
+        <v>107.68</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:26">
+      <c r="A1346" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B1346">
+        <v>104.46</v>
+      </c>
+      <c r="C1346">
+        <v>107.08</v>
+      </c>
+      <c r="D1346">
+        <v>107.73</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:26">
+      <c r="A1347" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B1347">
+        <v>104.5</v>
+      </c>
+      <c r="C1347">
+        <v>107.12</v>
+      </c>
+      <c r="D1347">
+        <v>107.77</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:26">
+      <c r="A1348" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B1348">
+        <v>104.42</v>
+      </c>
+      <c r="C1348">
+        <v>107.05</v>
+      </c>
+      <c r="D1348">
+        <v>107.69</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:26">
+      <c r="A1349" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B1349">
+        <v>104.63</v>
+      </c>
+      <c r="C1349">
+        <v>107.26</v>
+      </c>
+      <c r="D1349">
+        <v>107.9</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:26">
+      <c r="A1350" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B1350">
+        <v>104.37</v>
+      </c>
+      <c r="C1350">
+        <v>106.99</v>
+      </c>
+      <c r="D1350">
+        <v>107.64</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:26">
+      <c r="A1351" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B1351">
+        <v>104.15</v>
+      </c>
+      <c r="C1351">
+        <v>106.75</v>
+      </c>
+      <c r="D1351">
+        <v>107.37</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:26">
+      <c r="A1352" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B1352">
+        <v>104.24</v>
+      </c>
+      <c r="C1352">
+        <v>106.86</v>
+      </c>
+      <c r="D1352">
+        <v>107.49</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:26">
+      <c r="A1353" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B1353">
+        <v>104.26</v>
+      </c>
+      <c r="C1353">
+        <v>106.89</v>
+      </c>
+      <c r="D1353">
+        <v>107.52</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:26">
+      <c r="A1354" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B1354">
+        <v>104.12</v>
+      </c>
+      <c r="C1354">
+        <v>106.75</v>
+      </c>
+      <c r="D1354">
+        <v>107.37</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:26">
+      <c r="A1355" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B1355">
+        <v>104.09</v>
+      </c>
+      <c r="C1355">
+        <v>106.7</v>
+      </c>
+      <c r="D1355">
+        <v>107.33</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:26">
+      <c r="A1356" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B1356">
+        <v>104.06</v>
+      </c>
+      <c r="C1356">
+        <v>106.66</v>
+      </c>
+      <c r="D1356">
+        <v>107.29</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:26">
+      <c r="A1357" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B1357">
+        <v>104.03</v>
+      </c>
+      <c r="C1357">
+        <v>106.64</v>
+      </c>
+      <c r="D1357">
+        <v>107.27</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:26">
+      <c r="A1358" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B1358">
+        <v>104.0</v>
+      </c>
+      <c r="C1358">
+        <v>106.61</v>
+      </c>
+      <c r="D1358">
+        <v>107.23</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:26">
+      <c r="A1359" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B1359">
+        <v>103.95</v>
+      </c>
+      <c r="C1359">
+        <v>106.55</v>
+      </c>
+      <c r="D1359">
+        <v>107.18</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:26">
+      <c r="A1360" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B1360">
+        <v>103.88</v>
+      </c>
+      <c r="C1360">
+        <v>106.48</v>
+      </c>
+      <c r="D1360">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:26">
+      <c r="A1361" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B1361">
+        <v>103.87</v>
+      </c>
+      <c r="C1361">
+        <v>106.43</v>
+      </c>
+      <c r="D1361">
+        <v>107.06</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:26">
+      <c r="A1362" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B1362">
+        <v>103.91</v>
+      </c>
+      <c r="C1362">
+        <v>106.5</v>
+      </c>
+      <c r="D1362">
+        <v>107.12</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:26">
+      <c r="A1363" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B1363">
+        <v>104.04</v>
+      </c>
+      <c r="C1363">
+        <v>106.66</v>
+      </c>
+      <c r="D1363">
+        <v>107.29</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:26">
+      <c r="A1364" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B1364">
+        <v>104.13</v>
+      </c>
+      <c r="C1364">
+        <v>106.75</v>
+      </c>
+      <c r="D1364">
+        <v>107.38</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:26">
+      <c r="A1365" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B1365">
+        <v>103.97</v>
+      </c>
+      <c r="C1365">
+        <v>106.59</v>
+      </c>
+      <c r="D1365">
+        <v>107.22</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:26">
+      <c r="A1366" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B1366">
+        <v>104.03</v>
+      </c>
+      <c r="C1366">
+        <v>106.62</v>
+      </c>
+      <c r="D1366">
+        <v>107.25</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:26">
+      <c r="A1367" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B1367">
+        <v>103.91</v>
+      </c>
+      <c r="C1367">
+        <v>106.52</v>
+      </c>
+      <c r="D1367">
+        <v>107.15</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:26">
+      <c r="A1368" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B1368">
+        <v>104.03</v>
+      </c>
+      <c r="C1368">
+        <v>106.67</v>
+      </c>
+      <c r="D1368">
+        <v>107.31</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:26">
+      <c r="A1369" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B1369">
+        <v>104.19</v>
+      </c>
+      <c r="C1369">
+        <v>106.85</v>
+      </c>
+      <c r="D1369">
+        <v>107.48</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:26">
+      <c r="A1370" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B1370">
+        <v>104.19</v>
+      </c>
+      <c r="C1370">
+        <v>106.86</v>
+      </c>
+      <c r="D1370">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:26">
+      <c r="A1371" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B1371">
+        <v>104.13</v>
+      </c>
+      <c r="C1371">
+        <v>106.8</v>
+      </c>
+      <c r="D1371">
+        <v>107.44</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:26">
+      <c r="A1372" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B1372">
+        <v>104.14</v>
+      </c>
+      <c r="C1372">
+        <v>106.81</v>
+      </c>
+      <c r="D1372">
+        <v>107.45</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:26">
+      <c r="A1373" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B1373">
+        <v>104.01</v>
+      </c>
+      <c r="C1373">
+        <v>106.67</v>
+      </c>
+      <c r="D1373">
+        <v>107.31</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:26">
+      <c r="A1374" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B1374">
+        <v>104.05</v>
+      </c>
+      <c r="C1374">
+        <v>106.72</v>
+      </c>
+      <c r="D1374">
+        <v>107.37</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:26">
+      <c r="A1375" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B1375">
+        <v>104.07</v>
+      </c>
+      <c r="C1375">
+        <v>106.74</v>
+      </c>
+      <c r="D1375">
+        <v>107.38</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:26">
+      <c r="A1376" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B1376">
+        <v>104.15</v>
+      </c>
+      <c r="C1376">
+        <v>106.83</v>
+      </c>
+      <c r="D1376">
+        <v>107.48</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:26">
+      <c r="A1377" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B1377">
+        <v>104.04</v>
+      </c>
+      <c r="C1377">
+        <v>106.71</v>
+      </c>
+      <c r="D1377">
+        <v>107.35</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:26">
+      <c r="A1378" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B1378">
+        <v>104.01</v>
+      </c>
+      <c r="C1378">
+        <v>106.67</v>
+      </c>
+      <c r="D1378">
+        <v>107.31</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:26">
+      <c r="A1379" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B1379">
+        <v>103.9</v>
+      </c>
+      <c r="C1379">
+        <v>106.54</v>
+      </c>
+      <c r="D1379">
+        <v>107.17</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:26">
+      <c r="A1380" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B1380">
+        <v>103.87</v>
+      </c>
+      <c r="C1380">
+        <v>106.51</v>
+      </c>
+      <c r="D1380">
+        <v>107.14</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:26">
+      <c r="A1381" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B1381">
+        <v>103.92</v>
+      </c>
+      <c r="C1381">
+        <v>106.57</v>
+      </c>
+      <c r="D1381">
+        <v>107.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">