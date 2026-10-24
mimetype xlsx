--- v5 (2026-08-22)
+++ v6 (2026-10-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1386">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1431">
   <si>
     <t>Keren Crédit ISR</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>EB</t>
   </si>
   <si>
     <t>FR0014000W38</t>
   </si>
   <si>
     <t>FR0014000W46</t>
   </si>
   <si>
     <t>FR0014000W53</t>
   </si>
   <si>
@@ -4170,50 +4170,185 @@
     <t>2026-08-10</t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
   <si>
     <t>2026-08-12</t>
   </si>
   <si>
     <t>2026-08-13</t>
   </si>
   <si>
     <t>2026-08-14</t>
   </si>
   <si>
     <t>2026-08-17</t>
   </si>
   <si>
     <t>2026-08-18</t>
   </si>
   <si>
     <t>2026-08-19</t>
   </si>
   <si>
     <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4517,51 +4652,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1381"/>
+  <dimension ref="A1:Z1426"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:26">
@@ -23846,50 +23981,680 @@
       <c r="A1380" t="s">
         <v>1384</v>
       </c>
       <c r="B1380">
         <v>103.87</v>
       </c>
       <c r="C1380">
         <v>106.51</v>
       </c>
       <c r="D1380">
         <v>107.14</v>
       </c>
     </row>
     <row r="1381" spans="1:26">
       <c r="A1381" t="s">
         <v>1385</v>
       </c>
       <c r="B1381">
         <v>103.92</v>
       </c>
       <c r="C1381">
         <v>106.57</v>
       </c>
       <c r="D1381">
         <v>107.21</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:26">
+      <c r="A1382" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B1382">
+        <v>103.91</v>
+      </c>
+      <c r="C1382">
+        <v>106.56</v>
+      </c>
+      <c r="D1382">
+        <v>107.2</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:26">
+      <c r="A1383" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B1383">
+        <v>103.88</v>
+      </c>
+      <c r="C1383">
+        <v>106.53</v>
+      </c>
+      <c r="D1383">
+        <v>107.17</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:26">
+      <c r="A1384" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B1384">
+        <v>104.02</v>
+      </c>
+      <c r="C1384">
+        <v>106.69</v>
+      </c>
+      <c r="D1384">
+        <v>107.33</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:26">
+      <c r="A1385" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B1385">
+        <v>103.93</v>
+      </c>
+      <c r="C1385">
+        <v>106.61</v>
+      </c>
+      <c r="D1385">
+        <v>107.25</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:26">
+      <c r="A1386" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B1386">
+        <v>103.91</v>
+      </c>
+      <c r="C1386">
+        <v>106.57</v>
+      </c>
+      <c r="D1386">
+        <v>107.21</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:26">
+      <c r="A1387" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B1387">
+        <v>103.77</v>
+      </c>
+      <c r="C1387">
+        <v>106.42</v>
+      </c>
+      <c r="D1387">
+        <v>107.06</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:26">
+      <c r="A1388" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B1388">
+        <v>103.7</v>
+      </c>
+      <c r="C1388">
+        <v>106.34</v>
+      </c>
+      <c r="D1388">
+        <v>106.98</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:26">
+      <c r="A1389" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B1389">
+        <v>103.62</v>
+      </c>
+      <c r="C1389">
+        <v>106.25</v>
+      </c>
+      <c r="D1389">
+        <v>106.89</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:26">
+      <c r="A1390" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B1390">
+        <v>103.5</v>
+      </c>
+      <c r="C1390">
+        <v>106.11</v>
+      </c>
+      <c r="D1390">
+        <v>106.75</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:26">
+      <c r="A1391" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B1391">
+        <v>103.61</v>
+      </c>
+      <c r="C1391">
+        <v>106.23</v>
+      </c>
+      <c r="D1391">
+        <v>106.87</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:26">
+      <c r="A1392" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B1392">
+        <v>103.61</v>
+      </c>
+      <c r="C1392">
+        <v>106.25</v>
+      </c>
+      <c r="D1392">
+        <v>106.89</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:26">
+      <c r="A1393" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B1393">
+        <v>103.48</v>
+      </c>
+      <c r="C1393">
+        <v>106.11</v>
+      </c>
+      <c r="D1393">
+        <v>106.75</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:26">
+      <c r="A1394" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B1394">
+        <v>103.49</v>
+      </c>
+      <c r="C1394">
+        <v>106.13</v>
+      </c>
+      <c r="D1394">
+        <v>106.78</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:26">
+      <c r="A1395" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B1395">
+        <v>103.3</v>
+      </c>
+      <c r="C1395">
+        <v>105.92</v>
+      </c>
+      <c r="D1395">
+        <v>106.56</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:26">
+      <c r="A1396" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B1396">
+        <v>102.95</v>
+      </c>
+      <c r="C1396">
+        <v>105.52</v>
+      </c>
+      <c r="D1396">
+        <v>106.16</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:26">
+      <c r="A1397" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B1397">
+        <v>103.12</v>
+      </c>
+      <c r="C1397">
+        <v>105.7</v>
+      </c>
+      <c r="D1397">
+        <v>106.34</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:26">
+      <c r="A1398" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B1398">
+        <v>102.72</v>
+      </c>
+      <c r="C1398">
+        <v>105.28</v>
+      </c>
+      <c r="D1398">
+        <v>105.92</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:26">
+      <c r="A1399" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B1399">
+        <v>102.71</v>
+      </c>
+      <c r="C1399">
+        <v>105.28</v>
+      </c>
+      <c r="D1399">
+        <v>105.92</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:26">
+      <c r="A1400" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B1400">
+        <v>102.83</v>
+      </c>
+      <c r="C1400">
+        <v>105.42</v>
+      </c>
+      <c r="D1400">
+        <v>106.06</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:26">
+      <c r="A1401" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B1401">
+        <v>102.91</v>
+      </c>
+      <c r="C1401">
+        <v>105.51</v>
+      </c>
+      <c r="D1401">
+        <v>106.15</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:26">
+      <c r="A1402" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B1402">
+        <v>102.77</v>
+      </c>
+      <c r="C1402">
+        <v>105.35</v>
+      </c>
+      <c r="D1402">
+        <v>105.99</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:26">
+      <c r="A1403" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B1403">
+        <v>102.92</v>
+      </c>
+      <c r="C1403">
+        <v>105.54</v>
+      </c>
+      <c r="D1403">
+        <v>106.19</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:26">
+      <c r="A1404" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B1404">
+        <v>102.9</v>
+      </c>
+      <c r="C1404">
+        <v>105.53</v>
+      </c>
+      <c r="D1404">
+        <v>106.17</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:26">
+      <c r="A1405" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B1405">
+        <v>102.59</v>
+      </c>
+      <c r="C1405">
+        <v>105.19</v>
+      </c>
+      <c r="D1405">
+        <v>105.83</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:26">
+      <c r="A1406" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B1406">
+        <v>102.49</v>
+      </c>
+      <c r="C1406">
+        <v>105.06</v>
+      </c>
+      <c r="D1406">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:26">
+      <c r="A1407" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B1407">
+        <v>102.5</v>
+      </c>
+      <c r="C1407">
+        <v>105.08</v>
+      </c>
+      <c r="D1407">
+        <v>105.72</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:26">
+      <c r="A1408" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B1408">
+        <v>102.34</v>
+      </c>
+      <c r="C1408">
+        <v>104.92</v>
+      </c>
+      <c r="D1408">
+        <v>105.56</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:26">
+      <c r="A1409" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B1409">
+        <v>102.4</v>
+      </c>
+      <c r="C1409">
+        <v>104.98</v>
+      </c>
+      <c r="D1409">
+        <v>105.62</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:26">
+      <c r="A1410" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B1410">
+        <v>102.62</v>
+      </c>
+      <c r="C1410">
+        <v>105.21</v>
+      </c>
+      <c r="D1410">
+        <v>105.85</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:26">
+      <c r="A1411" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B1411">
+        <v>102.82</v>
+      </c>
+      <c r="C1411">
+        <v>105.41</v>
+      </c>
+      <c r="D1411">
+        <v>106.05</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:26">
+      <c r="A1412" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B1412">
+        <v>102.72</v>
+      </c>
+      <c r="C1412">
+        <v>105.32</v>
+      </c>
+      <c r="D1412">
+        <v>105.97</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:26">
+      <c r="A1413" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B1413">
+        <v>102.66</v>
+      </c>
+      <c r="C1413">
+        <v>105.26</v>
+      </c>
+      <c r="D1413">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:26">
+      <c r="A1414" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B1414">
+        <v>102.84</v>
+      </c>
+      <c r="C1414">
+        <v>105.47</v>
+      </c>
+      <c r="D1414">
+        <v>106.11</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:26">
+      <c r="A1415" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B1415">
+        <v>102.94</v>
+      </c>
+      <c r="C1415">
+        <v>105.54</v>
+      </c>
+      <c r="D1415">
+        <v>106.19</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:26">
+      <c r="A1416" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B1416">
+        <v>102.88</v>
+      </c>
+      <c r="C1416">
+        <v>105.48</v>
+      </c>
+      <c r="D1416">
+        <v>106.12</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:26">
+      <c r="A1417" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B1417">
+        <v>102.91</v>
+      </c>
+      <c r="C1417">
+        <v>105.52</v>
+      </c>
+      <c r="D1417">
+        <v>106.17</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:26">
+      <c r="A1418" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B1418">
+        <v>102.89</v>
+      </c>
+      <c r="C1418">
+        <v>105.52</v>
+      </c>
+      <c r="D1418">
+        <v>106.17</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:26">
+      <c r="A1419" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B1419">
+        <v>102.94</v>
+      </c>
+      <c r="C1419">
+        <v>105.57</v>
+      </c>
+      <c r="D1419">
+        <v>106.22</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:26">
+      <c r="A1420" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1420">
+        <v>103.02</v>
+      </c>
+      <c r="C1420">
+        <v>105.65</v>
+      </c>
+      <c r="D1420">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:26">
+      <c r="A1421" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B1421">
+        <v>103.13</v>
+      </c>
+      <c r="C1421">
+        <v>105.79</v>
+      </c>
+      <c r="D1421">
+        <v>106.44</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:26">
+      <c r="A1422" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B1422">
+        <v>103.16</v>
+      </c>
+      <c r="C1422">
+        <v>105.82</v>
+      </c>
+      <c r="D1422">
+        <v>106.48</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:26">
+      <c r="A1423" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B1423">
+        <v>103.07</v>
+      </c>
+      <c r="C1423">
+        <v>105.71</v>
+      </c>
+      <c r="D1423">
+        <v>106.36</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:26">
+      <c r="A1424" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B1424">
+        <v>103.1</v>
+      </c>
+      <c r="C1424">
+        <v>105.76</v>
+      </c>
+      <c r="D1424">
+        <v>106.41</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:26">
+      <c r="A1425" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B1425">
+        <v>102.99</v>
+      </c>
+      <c r="C1425">
+        <v>105.63</v>
+      </c>
+      <c r="D1425">
+        <v>106.29</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:26">
+      <c r="A1426" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B1426">
+        <v>103.07</v>
+      </c>
+      <c r="C1426">
+        <v>105.72</v>
+      </c>
+      <c r="D1426">
+        <v>106.37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">