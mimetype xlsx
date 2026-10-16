--- v4 (2026-09-01)
+++ v5 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Keren 2032</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0014013NN3</t>
   </si>
   <si>
     <t>FR0014013NO1</t>
   </si>
   <si>
     <t>2025-12-04</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
@@ -576,50 +576,149 @@
     <t>2026-08-18</t>
   </si>
   <si>
     <t>2026-08-19</t>
   </si>
   <si>
     <t>2026-08-20</t>
   </si>
   <si>
     <t>2026-08-21</t>
   </si>
   <si>
     <t>2026-08-24</t>
   </si>
   <si>
     <t>2026-08-25</t>
   </si>
   <si>
     <t>2026-08-26</t>
   </si>
   <si>
     <t>2026-08-27</t>
   </si>
   <si>
     <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -923,51 +1022,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z185"/>
+  <dimension ref="A1:Z218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
@@ -2956,50 +3055,413 @@
       </c>
       <c r="C183">
         <v>105.14</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
         <v>186</v>
       </c>
       <c r="B184">
         <v>104.67</v>
       </c>
       <c r="C184">
         <v>105.16</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
         <v>187</v>
       </c>
       <c r="B185">
         <v>104.72</v>
       </c>
       <c r="C185">
         <v>105.22</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>188</v>
+      </c>
+      <c r="B186">
+        <v>104.68</v>
+      </c>
+      <c r="C186">
+        <v>105.19</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>189</v>
+      </c>
+      <c r="B187">
+        <v>104.6</v>
+      </c>
+      <c r="C187">
+        <v>105.11</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>190</v>
+      </c>
+      <c r="B188">
+        <v>104.49</v>
+      </c>
+      <c r="C188">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>191</v>
+      </c>
+      <c r="B189">
+        <v>104.48</v>
+      </c>
+      <c r="C189">
+        <v>104.99</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>192</v>
+      </c>
+      <c r="B190">
+        <v>104.48</v>
+      </c>
+      <c r="C190">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>193</v>
+      </c>
+      <c r="B191">
+        <v>104.41</v>
+      </c>
+      <c r="C191">
+        <v>104.92</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>194</v>
+      </c>
+      <c r="B192">
+        <v>104.36</v>
+      </c>
+      <c r="C192">
+        <v>104.87</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>195</v>
+      </c>
+      <c r="B193">
+        <v>104.15</v>
+      </c>
+      <c r="C193">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>196</v>
+      </c>
+      <c r="B194">
+        <v>103.96</v>
+      </c>
+      <c r="C194">
+        <v>104.53</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>197</v>
+      </c>
+      <c r="B195">
+        <v>103.84</v>
+      </c>
+      <c r="C195">
+        <v>104.41</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>198</v>
+      </c>
+      <c r="B196">
+        <v>103.56</v>
+      </c>
+      <c r="C196">
+        <v>104.13</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>199</v>
+      </c>
+      <c r="B197">
+        <v>103.3</v>
+      </c>
+      <c r="C197">
+        <v>103.88</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>200</v>
+      </c>
+      <c r="B198">
+        <v>103.68</v>
+      </c>
+      <c r="C198">
+        <v>104.26</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>201</v>
+      </c>
+      <c r="B199">
+        <v>103.87</v>
+      </c>
+      <c r="C199">
+        <v>104.45</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>202</v>
+      </c>
+      <c r="B200">
+        <v>103.79</v>
+      </c>
+      <c r="C200">
+        <v>104.37</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>203</v>
+      </c>
+      <c r="B201">
+        <v>103.87</v>
+      </c>
+      <c r="C201">
+        <v>104.46</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>204</v>
+      </c>
+      <c r="B202">
+        <v>103.93</v>
+      </c>
+      <c r="C202">
+        <v>104.52</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>205</v>
+      </c>
+      <c r="B203">
+        <v>103.86</v>
+      </c>
+      <c r="C203">
+        <v>104.45</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>206</v>
+      </c>
+      <c r="B204">
+        <v>103.54</v>
+      </c>
+      <c r="C204">
+        <v>104.13</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>207</v>
+      </c>
+      <c r="B205">
+        <v>103.46</v>
+      </c>
+      <c r="C205">
+        <v>104.06</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>208</v>
+      </c>
+      <c r="B206">
+        <v>103.16</v>
+      </c>
+      <c r="C206">
+        <v>103.75</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>209</v>
+      </c>
+      <c r="B207">
+        <v>103.18</v>
+      </c>
+      <c r="C207">
+        <v>103.78</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>210</v>
+      </c>
+      <c r="B208">
+        <v>103.22</v>
+      </c>
+      <c r="C208">
+        <v>103.82</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>211</v>
+      </c>
+      <c r="B209">
+        <v>103.0</v>
+      </c>
+      <c r="C209">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>212</v>
+      </c>
+      <c r="B210">
+        <v>102.85</v>
+      </c>
+      <c r="C210">
+        <v>103.45</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>213</v>
+      </c>
+      <c r="B211">
+        <v>102.71</v>
+      </c>
+      <c r="C211">
+        <v>103.32</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>214</v>
+      </c>
+      <c r="B212">
+        <v>103.11</v>
+      </c>
+      <c r="C212">
+        <v>103.72</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>215</v>
+      </c>
+      <c r="B213">
+        <v>102.98</v>
+      </c>
+      <c r="C213">
+        <v>103.59</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>216</v>
+      </c>
+      <c r="B214">
+        <v>102.73</v>
+      </c>
+      <c r="C214">
+        <v>103.34</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>217</v>
+      </c>
+      <c r="B215">
+        <v>102.76</v>
+      </c>
+      <c r="C215">
+        <v>103.37</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>218</v>
+      </c>
+      <c r="B216">
+        <v>102.7</v>
+      </c>
+      <c r="C216">
+        <v>103.32</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>219</v>
+      </c>
+      <c r="B217">
+        <v>102.73</v>
+      </c>
+      <c r="C217">
+        <v>103.35</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>220</v>
+      </c>
+      <c r="B218">
+        <v>102.83</v>
+      </c>
+      <c r="C218">
+        <v>103.45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">