--- v3 (2026-08-08)
+++ v4 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="727">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="759">
   <si>
     <t>Keren 2029</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR001400J5O4</t>
   </si>
   <si>
     <t>FR001400J5P1</t>
   </si>
   <si>
     <t>2023-09-14</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
@@ -2193,50 +2193,146 @@
     <t>2026-07-27</t>
   </si>
   <si>
     <t>2026-07-28</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>2026-07-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>2026-08-04</t>
   </si>
   <si>
     <t>2026-08-05</t>
   </si>
   <si>
     <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2540,51 +2636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z724"/>
+  <dimension ref="A1:Z756"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
@@ -10502,50 +10598,402 @@
       </c>
       <c r="C722">
         <v>115.47</v>
       </c>
     </row>
     <row r="723" spans="1:26">
       <c r="A723" t="s">
         <v>725</v>
       </c>
       <c r="B723">
         <v>113.4</v>
       </c>
       <c r="C723">
         <v>115.5</v>
       </c>
     </row>
     <row r="724" spans="1:26">
       <c r="A724" t="s">
         <v>726</v>
       </c>
       <c r="B724">
         <v>113.39</v>
       </c>
       <c r="C724">
         <v>115.48</v>
+      </c>
+    </row>
+    <row r="725" spans="1:26">
+      <c r="A725" t="s">
+        <v>727</v>
+      </c>
+      <c r="B725">
+        <v>113.42</v>
+      </c>
+      <c r="C725">
+        <v>115.52</v>
+      </c>
+    </row>
+    <row r="726" spans="1:26">
+      <c r="A726" t="s">
+        <v>728</v>
+      </c>
+      <c r="B726">
+        <v>113.37</v>
+      </c>
+      <c r="C726">
+        <v>115.48</v>
+      </c>
+    </row>
+    <row r="727" spans="1:26">
+      <c r="A727" t="s">
+        <v>729</v>
+      </c>
+      <c r="B727">
+        <v>113.4</v>
+      </c>
+      <c r="C727">
+        <v>115.51</v>
+      </c>
+    </row>
+    <row r="728" spans="1:26">
+      <c r="A728" t="s">
+        <v>730</v>
+      </c>
+      <c r="B728">
+        <v>113.42</v>
+      </c>
+      <c r="C728">
+        <v>115.53</v>
+      </c>
+    </row>
+    <row r="729" spans="1:26">
+      <c r="A729" t="s">
+        <v>731</v>
+      </c>
+      <c r="B729">
+        <v>113.5</v>
+      </c>
+      <c r="C729">
+        <v>115.61</v>
+      </c>
+    </row>
+    <row r="730" spans="1:26">
+      <c r="A730" t="s">
+        <v>732</v>
+      </c>
+      <c r="B730">
+        <v>113.45</v>
+      </c>
+      <c r="C730">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="731" spans="1:26">
+      <c r="A731" t="s">
+        <v>733</v>
+      </c>
+      <c r="B731">
+        <v>113.45</v>
+      </c>
+      <c r="C731">
+        <v>115.57</v>
+      </c>
+    </row>
+    <row r="732" spans="1:26">
+      <c r="A732" t="s">
+        <v>734</v>
+      </c>
+      <c r="B732">
+        <v>113.38</v>
+      </c>
+      <c r="C732">
+        <v>115.51</v>
+      </c>
+    </row>
+    <row r="733" spans="1:26">
+      <c r="A733" t="s">
+        <v>735</v>
+      </c>
+      <c r="B733">
+        <v>113.37</v>
+      </c>
+      <c r="C733">
+        <v>115.49</v>
+      </c>
+    </row>
+    <row r="734" spans="1:26">
+      <c r="A734" t="s">
+        <v>736</v>
+      </c>
+      <c r="B734">
+        <v>113.41</v>
+      </c>
+      <c r="C734">
+        <v>115.53</v>
+      </c>
+    </row>
+    <row r="735" spans="1:26">
+      <c r="A735" t="s">
+        <v>737</v>
+      </c>
+      <c r="B735">
+        <v>113.41</v>
+      </c>
+      <c r="C735">
+        <v>115.53</v>
+      </c>
+    </row>
+    <row r="736" spans="1:26">
+      <c r="A736" t="s">
+        <v>738</v>
+      </c>
+      <c r="B736">
+        <v>113.38</v>
+      </c>
+      <c r="C736">
+        <v>115.51</v>
+      </c>
+    </row>
+    <row r="737" spans="1:26">
+      <c r="A737" t="s">
+        <v>739</v>
+      </c>
+      <c r="B737">
+        <v>113.47</v>
+      </c>
+      <c r="C737">
+        <v>115.61</v>
+      </c>
+    </row>
+    <row r="738" spans="1:26">
+      <c r="A738" t="s">
+        <v>740</v>
+      </c>
+      <c r="B738">
+        <v>113.42</v>
+      </c>
+      <c r="C738">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="739" spans="1:26">
+      <c r="A739" t="s">
+        <v>741</v>
+      </c>
+      <c r="B739">
+        <v>113.43</v>
+      </c>
+      <c r="C739">
+        <v>115.57</v>
+      </c>
+    </row>
+    <row r="740" spans="1:26">
+      <c r="A740" t="s">
+        <v>742</v>
+      </c>
+      <c r="B740">
+        <v>113.33</v>
+      </c>
+      <c r="C740">
+        <v>115.47</v>
+      </c>
+    </row>
+    <row r="741" spans="1:26">
+      <c r="A741" t="s">
+        <v>743</v>
+      </c>
+      <c r="B741">
+        <v>113.3</v>
+      </c>
+      <c r="C741">
+        <v>115.45</v>
+      </c>
+    </row>
+    <row r="742" spans="1:26">
+      <c r="A742" t="s">
+        <v>744</v>
+      </c>
+      <c r="B742">
+        <v>113.24</v>
+      </c>
+      <c r="C742">
+        <v>115.38</v>
+      </c>
+    </row>
+    <row r="743" spans="1:26">
+      <c r="A743" t="s">
+        <v>745</v>
+      </c>
+      <c r="B743">
+        <v>113.14</v>
+      </c>
+      <c r="C743">
+        <v>115.28</v>
+      </c>
+    </row>
+    <row r="744" spans="1:26">
+      <c r="A744" t="s">
+        <v>746</v>
+      </c>
+      <c r="B744">
+        <v>113.2</v>
+      </c>
+      <c r="C744">
+        <v>115.35</v>
+      </c>
+    </row>
+    <row r="745" spans="1:26">
+      <c r="A745" t="s">
+        <v>747</v>
+      </c>
+      <c r="B745">
+        <v>113.21</v>
+      </c>
+      <c r="C745">
+        <v>115.36</v>
+      </c>
+    </row>
+    <row r="746" spans="1:26">
+      <c r="A746" t="s">
+        <v>748</v>
+      </c>
+      <c r="B746">
+        <v>113.12</v>
+      </c>
+      <c r="C746">
+        <v>115.27</v>
+      </c>
+    </row>
+    <row r="747" spans="1:26">
+      <c r="A747" t="s">
+        <v>749</v>
+      </c>
+      <c r="B747">
+        <v>113.11</v>
+      </c>
+      <c r="C747">
+        <v>115.27</v>
+      </c>
+    </row>
+    <row r="748" spans="1:26">
+      <c r="A748" t="s">
+        <v>750</v>
+      </c>
+      <c r="B748">
+        <v>112.96</v>
+      </c>
+      <c r="C748">
+        <v>115.11</v>
+      </c>
+    </row>
+    <row r="749" spans="1:26">
+      <c r="A749" t="s">
+        <v>751</v>
+      </c>
+      <c r="B749">
+        <v>112.68</v>
+      </c>
+      <c r="C749">
+        <v>114.83</v>
+      </c>
+    </row>
+    <row r="750" spans="1:26">
+      <c r="A750" t="s">
+        <v>752</v>
+      </c>
+      <c r="B750">
+        <v>112.63</v>
+      </c>
+      <c r="C750">
+        <v>114.78</v>
+      </c>
+    </row>
+    <row r="751" spans="1:26">
+      <c r="A751" t="s">
+        <v>753</v>
+      </c>
+      <c r="B751">
+        <v>112.42</v>
+      </c>
+      <c r="C751">
+        <v>114.58</v>
+      </c>
+    </row>
+    <row r="752" spans="1:26">
+      <c r="A752" t="s">
+        <v>754</v>
+      </c>
+      <c r="B752">
+        <v>112.4</v>
+      </c>
+      <c r="C752">
+        <v>114.55</v>
+      </c>
+    </row>
+    <row r="753" spans="1:26">
+      <c r="A753" t="s">
+        <v>755</v>
+      </c>
+      <c r="B753">
+        <v>112.49</v>
+      </c>
+      <c r="C753">
+        <v>114.65</v>
+      </c>
+    </row>
+    <row r="754" spans="1:26">
+      <c r="A754" t="s">
+        <v>756</v>
+      </c>
+      <c r="B754">
+        <v>112.56</v>
+      </c>
+      <c r="C754">
+        <v>114.73</v>
+      </c>
+    </row>
+    <row r="755" spans="1:26">
+      <c r="A755" t="s">
+        <v>757</v>
+      </c>
+      <c r="B755">
+        <v>112.49</v>
+      </c>
+      <c r="C755">
+        <v>114.65</v>
+      </c>
+    </row>
+    <row r="756" spans="1:26">
+      <c r="A756" t="s">
+        <v>758</v>
+      </c>
+      <c r="B756">
+        <v>112.56</v>
+      </c>
+      <c r="C756">
+        <v>114.73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">