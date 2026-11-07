--- v4 (2026-09-23)
+++ v5 (2026-11-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="759">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="792">
   <si>
     <t>Keren 2029</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR001400J5O4</t>
   </si>
   <si>
     <t>FR001400J5P1</t>
   </si>
   <si>
     <t>2023-09-14</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
@@ -2289,50 +2289,149 @@
     <t>2026-09-09</t>
   </si>
   <si>
     <t>2026-09-10</t>
   </si>
   <si>
     <t>2026-09-11</t>
   </si>
   <si>
     <t>2026-09-14</t>
   </si>
   <si>
     <t>2026-09-15</t>
   </si>
   <si>
     <t>2026-09-16</t>
   </si>
   <si>
     <t>2026-09-17</t>
   </si>
   <si>
     <t>2026-09-18</t>
   </si>
   <si>
     <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>2026-10-23</t>
+  </si>
+  <si>
+    <t>2026-10-26</t>
+  </si>
+  <si>
+    <t>2026-10-27</t>
+  </si>
+  <si>
+    <t>2026-10-28</t>
+  </si>
+  <si>
+    <t>2026-10-29</t>
+  </si>
+  <si>
+    <t>2026-10-30</t>
+  </si>
+  <si>
+    <t>2026-11-02</t>
+  </si>
+  <si>
+    <t>2026-11-03</t>
+  </si>
+  <si>
+    <t>2026-11-04</t>
+  </si>
+  <si>
+    <t>2026-11-05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2636,51 +2735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z756"/>
+  <dimension ref="A1:Z789"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
@@ -10950,50 +11049,413 @@
       </c>
       <c r="C754">
         <v>114.73</v>
       </c>
     </row>
     <row r="755" spans="1:26">
       <c r="A755" t="s">
         <v>757</v>
       </c>
       <c r="B755">
         <v>112.49</v>
       </c>
       <c r="C755">
         <v>114.65</v>
       </c>
     </row>
     <row r="756" spans="1:26">
       <c r="A756" t="s">
         <v>758</v>
       </c>
       <c r="B756">
         <v>112.56</v>
       </c>
       <c r="C756">
         <v>114.73</v>
+      </c>
+    </row>
+    <row r="757" spans="1:26">
+      <c r="A757" t="s">
+        <v>759</v>
+      </c>
+      <c r="B757">
+        <v>112.55</v>
+      </c>
+      <c r="C757">
+        <v>114.72</v>
+      </c>
+    </row>
+    <row r="758" spans="1:26">
+      <c r="A758" t="s">
+        <v>760</v>
+      </c>
+      <c r="B758">
+        <v>112.34</v>
+      </c>
+      <c r="C758">
+        <v>114.51</v>
+      </c>
+    </row>
+    <row r="759" spans="1:26">
+      <c r="A759" t="s">
+        <v>761</v>
+      </c>
+      <c r="B759">
+        <v>112.22</v>
+      </c>
+      <c r="C759">
+        <v>114.39</v>
+      </c>
+    </row>
+    <row r="760" spans="1:26">
+      <c r="A760" t="s">
+        <v>762</v>
+      </c>
+      <c r="B760">
+        <v>112.23</v>
+      </c>
+      <c r="C760">
+        <v>114.4</v>
+      </c>
+    </row>
+    <row r="761" spans="1:26">
+      <c r="A761" t="s">
+        <v>763</v>
+      </c>
+      <c r="B761">
+        <v>112.07</v>
+      </c>
+      <c r="C761">
+        <v>114.25</v>
+      </c>
+    </row>
+    <row r="762" spans="1:26">
+      <c r="A762" t="s">
+        <v>764</v>
+      </c>
+      <c r="B762">
+        <v>112.07</v>
+      </c>
+      <c r="C762">
+        <v>114.25</v>
+      </c>
+    </row>
+    <row r="763" spans="1:26">
+      <c r="A763" t="s">
+        <v>765</v>
+      </c>
+      <c r="B763">
+        <v>112.23</v>
+      </c>
+      <c r="C763">
+        <v>114.41</v>
+      </c>
+    </row>
+    <row r="764" spans="1:26">
+      <c r="A764" t="s">
+        <v>766</v>
+      </c>
+      <c r="B764">
+        <v>112.3</v>
+      </c>
+      <c r="C764">
+        <v>114.48</v>
+      </c>
+    </row>
+    <row r="765" spans="1:26">
+      <c r="A765" t="s">
+        <v>767</v>
+      </c>
+      <c r="B765">
+        <v>112.14</v>
+      </c>
+      <c r="C765">
+        <v>114.33</v>
+      </c>
+    </row>
+    <row r="766" spans="1:26">
+      <c r="A766" t="s">
+        <v>768</v>
+      </c>
+      <c r="B766">
+        <v>112.09</v>
+      </c>
+      <c r="C766">
+        <v>114.28</v>
+      </c>
+    </row>
+    <row r="767" spans="1:26">
+      <c r="A767" t="s">
+        <v>769</v>
+      </c>
+      <c r="B767">
+        <v>112.31</v>
+      </c>
+      <c r="C767">
+        <v>114.51</v>
+      </c>
+    </row>
+    <row r="768" spans="1:26">
+      <c r="A768" t="s">
+        <v>770</v>
+      </c>
+      <c r="B768">
+        <v>112.38</v>
+      </c>
+      <c r="C768">
+        <v>114.58</v>
+      </c>
+    </row>
+    <row r="769" spans="1:26">
+      <c r="A769" t="s">
+        <v>771</v>
+      </c>
+      <c r="B769">
+        <v>112.32</v>
+      </c>
+      <c r="C769">
+        <v>114.52</v>
+      </c>
+    </row>
+    <row r="770" spans="1:26">
+      <c r="A770" t="s">
+        <v>772</v>
+      </c>
+      <c r="B770">
+        <v>112.35</v>
+      </c>
+      <c r="C770">
+        <v>114.55</v>
+      </c>
+    </row>
+    <row r="771" spans="1:26">
+      <c r="A771" t="s">
+        <v>773</v>
+      </c>
+      <c r="B771">
+        <v>112.32</v>
+      </c>
+      <c r="C771">
+        <v>114.53</v>
+      </c>
+    </row>
+    <row r="772" spans="1:26">
+      <c r="A772" t="s">
+        <v>774</v>
+      </c>
+      <c r="B772">
+        <v>112.32</v>
+      </c>
+      <c r="C772">
+        <v>114.53</v>
+      </c>
+    </row>
+    <row r="773" spans="1:26">
+      <c r="A773" t="s">
+        <v>775</v>
+      </c>
+      <c r="B773">
+        <v>112.37</v>
+      </c>
+      <c r="C773">
+        <v>114.57</v>
+      </c>
+    </row>
+    <row r="774" spans="1:26">
+      <c r="A774" t="s">
+        <v>776</v>
+      </c>
+      <c r="B774">
+        <v>112.42</v>
+      </c>
+      <c r="C774">
+        <v>114.63</v>
+      </c>
+    </row>
+    <row r="775" spans="1:26">
+      <c r="A775" t="s">
+        <v>777</v>
+      </c>
+      <c r="B775">
+        <v>112.47</v>
+      </c>
+      <c r="C775">
+        <v>114.68</v>
+      </c>
+    </row>
+    <row r="776" spans="1:26">
+      <c r="A776" t="s">
+        <v>778</v>
+      </c>
+      <c r="B776">
+        <v>112.41</v>
+      </c>
+      <c r="C776">
+        <v>114.63</v>
+      </c>
+    </row>
+    <row r="777" spans="1:26">
+      <c r="A777" t="s">
+        <v>779</v>
+      </c>
+      <c r="B777">
+        <v>112.4</v>
+      </c>
+      <c r="C777">
+        <v>114.62</v>
+      </c>
+    </row>
+    <row r="778" spans="1:26">
+      <c r="A778" t="s">
+        <v>780</v>
+      </c>
+      <c r="B778">
+        <v>112.3</v>
+      </c>
+      <c r="C778">
+        <v>114.52</v>
+      </c>
+    </row>
+    <row r="779" spans="1:26">
+      <c r="A779" t="s">
+        <v>781</v>
+      </c>
+      <c r="B779">
+        <v>112.24</v>
+      </c>
+      <c r="C779">
+        <v>114.46</v>
+      </c>
+    </row>
+    <row r="780" spans="1:26">
+      <c r="A780" t="s">
+        <v>782</v>
+      </c>
+      <c r="B780">
+        <v>112.03</v>
+      </c>
+      <c r="C780">
+        <v>114.25</v>
+      </c>
+    </row>
+    <row r="781" spans="1:26">
+      <c r="A781" t="s">
+        <v>783</v>
+      </c>
+      <c r="B781">
+        <v>111.91</v>
+      </c>
+      <c r="C781">
+        <v>114.13</v>
+      </c>
+    </row>
+    <row r="782" spans="1:26">
+      <c r="A782" t="s">
+        <v>784</v>
+      </c>
+      <c r="B782">
+        <v>111.97</v>
+      </c>
+      <c r="C782">
+        <v>114.2</v>
+      </c>
+    </row>
+    <row r="783" spans="1:26">
+      <c r="A783" t="s">
+        <v>785</v>
+      </c>
+      <c r="B783">
+        <v>112.09</v>
+      </c>
+      <c r="C783">
+        <v>114.32</v>
+      </c>
+    </row>
+    <row r="784" spans="1:26">
+      <c r="A784" t="s">
+        <v>786</v>
+      </c>
+      <c r="B784">
+        <v>112.31</v>
+      </c>
+      <c r="C784">
+        <v>114.55</v>
+      </c>
+    </row>
+    <row r="785" spans="1:26">
+      <c r="A785" t="s">
+        <v>787</v>
+      </c>
+      <c r="B785">
+        <v>112.39</v>
+      </c>
+      <c r="C785">
+        <v>114.63</v>
+      </c>
+    </row>
+    <row r="786" spans="1:26">
+      <c r="A786" t="s">
+        <v>788</v>
+      </c>
+      <c r="B786">
+        <v>112.33</v>
+      </c>
+      <c r="C786">
+        <v>114.57</v>
+      </c>
+    </row>
+    <row r="787" spans="1:26">
+      <c r="A787" t="s">
+        <v>789</v>
+      </c>
+      <c r="B787">
+        <v>112.27</v>
+      </c>
+      <c r="C787">
+        <v>114.51</v>
+      </c>
+    </row>
+    <row r="788" spans="1:26">
+      <c r="A788" t="s">
+        <v>790</v>
+      </c>
+      <c r="B788">
+        <v>112.45</v>
+      </c>
+      <c r="C788">
+        <v>114.7</v>
+      </c>
+    </row>
+    <row r="789" spans="1:26">
+      <c r="A789" t="s">
+        <v>791</v>
+      </c>
+      <c r="B789">
+        <v>112.64</v>
+      </c>
+      <c r="C789">
+        <v>114.9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">