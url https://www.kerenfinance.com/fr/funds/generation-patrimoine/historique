--- v3 (2026-07-06)
+++ v4 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="734">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="735">
   <si>
     <t>Génération Patrimoine</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400IJP1</t>
   </si>
   <si>
     <t>2023-07-28</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>2023-08-02</t>
   </si>
   <si>
@@ -2214,50 +2214,53 @@
     <t>2026-06-22</t>
   </si>
   <si>
     <t>2026-06-23</t>
   </si>
   <si>
     <t>2026-06-24</t>
   </si>
   <si>
     <t>2026-06-25</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2561,51 +2564,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z733"/>
+  <dimension ref="A1:Z734"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -8426,50 +8429,58 @@
         <v>112.89</v>
       </c>
     </row>
     <row r="731" spans="1:26">
       <c r="A731" t="s">
         <v>731</v>
       </c>
       <c r="B731">
         <v>112.99</v>
       </c>
     </row>
     <row r="732" spans="1:26">
       <c r="A732" t="s">
         <v>732</v>
       </c>
       <c r="B732">
         <v>113.29</v>
       </c>
     </row>
     <row r="733" spans="1:26">
       <c r="A733" t="s">
         <v>733</v>
       </c>
       <c r="B733">
         <v>113.74</v>
+      </c>
+    </row>
+    <row r="734" spans="1:26">
+      <c r="A734" t="s">
+        <v>734</v>
+      </c>
+      <c r="B734">
+        <v>113.79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">