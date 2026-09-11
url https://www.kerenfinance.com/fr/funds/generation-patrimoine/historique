--- v4 (2026-07-06)
+++ v5 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="735">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="782">
   <si>
     <t>Génération Patrimoine</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400IJP1</t>
   </si>
   <si>
     <t>2023-07-28</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>2023-08-02</t>
   </si>
   <si>
@@ -2217,50 +2217,191 @@
     <t>2026-06-23</t>
   </si>
   <si>
     <t>2026-06-24</t>
   </si>
   <si>
     <t>2026-06-25</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>2026-07-02</t>
   </si>
   <si>
     <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2564,51 +2705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z734"/>
+  <dimension ref="A1:Z781"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -8437,50 +8578,426 @@
         <v>112.99</v>
       </c>
     </row>
     <row r="732" spans="1:26">
       <c r="A732" t="s">
         <v>732</v>
       </c>
       <c r="B732">
         <v>113.29</v>
       </c>
     </row>
     <row r="733" spans="1:26">
       <c r="A733" t="s">
         <v>733</v>
       </c>
       <c r="B733">
         <v>113.74</v>
       </c>
     </row>
     <row r="734" spans="1:26">
       <c r="A734" t="s">
         <v>734</v>
       </c>
       <c r="B734">
         <v>113.79</v>
+      </c>
+    </row>
+    <row r="735" spans="1:26">
+      <c r="A735" t="s">
+        <v>735</v>
+      </c>
+      <c r="B735">
+        <v>113.88</v>
+      </c>
+    </row>
+    <row r="736" spans="1:26">
+      <c r="A736" t="s">
+        <v>736</v>
+      </c>
+      <c r="B736">
+        <v>113.61</v>
+      </c>
+    </row>
+    <row r="737" spans="1:26">
+      <c r="A737" t="s">
+        <v>737</v>
+      </c>
+      <c r="B737">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="738" spans="1:26">
+      <c r="A738" t="s">
+        <v>738</v>
+      </c>
+      <c r="B738">
+        <v>112.86</v>
+      </c>
+    </row>
+    <row r="739" spans="1:26">
+      <c r="A739" t="s">
+        <v>739</v>
+      </c>
+      <c r="B739">
+        <v>112.62</v>
+      </c>
+    </row>
+    <row r="740" spans="1:26">
+      <c r="A740" t="s">
+        <v>740</v>
+      </c>
+      <c r="B740">
+        <v>112.47</v>
+      </c>
+    </row>
+    <row r="741" spans="1:26">
+      <c r="A741" t="s">
+        <v>741</v>
+      </c>
+      <c r="B741">
+        <v>112.62</v>
+      </c>
+    </row>
+    <row r="742" spans="1:26">
+      <c r="A742" t="s">
+        <v>742</v>
+      </c>
+      <c r="B742">
+        <v>112.38</v>
+      </c>
+    </row>
+    <row r="743" spans="1:26">
+      <c r="A743" t="s">
+        <v>743</v>
+      </c>
+      <c r="B743">
+        <v>112.18</v>
+      </c>
+    </row>
+    <row r="744" spans="1:26">
+      <c r="A744" t="s">
+        <v>744</v>
+      </c>
+      <c r="B744">
+        <v>112.09</v>
+      </c>
+    </row>
+    <row r="745" spans="1:26">
+      <c r="A745" t="s">
+        <v>745</v>
+      </c>
+      <c r="B745">
+        <v>112.44</v>
+      </c>
+    </row>
+    <row r="746" spans="1:26">
+      <c r="A746" t="s">
+        <v>746</v>
+      </c>
+      <c r="B746">
+        <v>112.46</v>
+      </c>
+    </row>
+    <row r="747" spans="1:26">
+      <c r="A747" t="s">
+        <v>747</v>
+      </c>
+      <c r="B747">
+        <v>111.55</v>
+      </c>
+    </row>
+    <row r="748" spans="1:26">
+      <c r="A748" t="s">
+        <v>748</v>
+      </c>
+      <c r="B748">
+        <v>111.78</v>
+      </c>
+    </row>
+    <row r="749" spans="1:26">
+      <c r="A749" t="s">
+        <v>749</v>
+      </c>
+      <c r="B749">
+        <v>112.39</v>
+      </c>
+    </row>
+    <row r="750" spans="1:26">
+      <c r="A750" t="s">
+        <v>750</v>
+      </c>
+      <c r="B750">
+        <v>112.73</v>
+      </c>
+    </row>
+    <row r="751" spans="1:26">
+      <c r="A751" t="s">
+        <v>751</v>
+      </c>
+      <c r="B751">
+        <v>112.05</v>
+      </c>
+    </row>
+    <row r="752" spans="1:26">
+      <c r="A752" t="s">
+        <v>752</v>
+      </c>
+      <c r="B752">
+        <v>112.51</v>
+      </c>
+    </row>
+    <row r="753" spans="1:26">
+      <c r="A753" t="s">
+        <v>753</v>
+      </c>
+      <c r="B753">
+        <v>112.49</v>
+      </c>
+    </row>
+    <row r="754" spans="1:26">
+      <c r="A754" t="s">
+        <v>754</v>
+      </c>
+      <c r="B754">
+        <v>113.62</v>
+      </c>
+    </row>
+    <row r="755" spans="1:26">
+      <c r="A755" t="s">
+        <v>755</v>
+      </c>
+      <c r="B755">
+        <v>114.45</v>
+      </c>
+    </row>
+    <row r="756" spans="1:26">
+      <c r="A756" t="s">
+        <v>756</v>
+      </c>
+      <c r="B756">
+        <v>114.57</v>
+      </c>
+    </row>
+    <row r="757" spans="1:26">
+      <c r="A757" t="s">
+        <v>757</v>
+      </c>
+      <c r="B757">
+        <v>114.85</v>
+      </c>
+    </row>
+    <row r="758" spans="1:26">
+      <c r="A758" t="s">
+        <v>758</v>
+      </c>
+      <c r="B758">
+        <v>115.16</v>
+      </c>
+    </row>
+    <row r="759" spans="1:26">
+      <c r="A759" t="s">
+        <v>759</v>
+      </c>
+      <c r="B759">
+        <v>115.27</v>
+      </c>
+    </row>
+    <row r="760" spans="1:26">
+      <c r="A760" t="s">
+        <v>760</v>
+      </c>
+      <c r="B760">
+        <v>115.28</v>
+      </c>
+    </row>
+    <row r="761" spans="1:26">
+      <c r="A761" t="s">
+        <v>761</v>
+      </c>
+      <c r="B761">
+        <v>115.16</v>
+      </c>
+    </row>
+    <row r="762" spans="1:26">
+      <c r="A762" t="s">
+        <v>762</v>
+      </c>
+      <c r="B762">
+        <v>115.21</v>
+      </c>
+    </row>
+    <row r="763" spans="1:26">
+      <c r="A763" t="s">
+        <v>763</v>
+      </c>
+      <c r="B763">
+        <v>115.22</v>
+      </c>
+    </row>
+    <row r="764" spans="1:26">
+      <c r="A764" t="s">
+        <v>764</v>
+      </c>
+      <c r="B764">
+        <v>114.87</v>
+      </c>
+    </row>
+    <row r="765" spans="1:26">
+      <c r="A765" t="s">
+        <v>765</v>
+      </c>
+      <c r="B765">
+        <v>114.34</v>
+      </c>
+    </row>
+    <row r="766" spans="1:26">
+      <c r="A766" t="s">
+        <v>766</v>
+      </c>
+      <c r="B766">
+        <v>114.48</v>
+      </c>
+    </row>
+    <row r="767" spans="1:26">
+      <c r="A767" t="s">
+        <v>767</v>
+      </c>
+      <c r="B767">
+        <v>114.18</v>
+      </c>
+    </row>
+    <row r="768" spans="1:26">
+      <c r="A768" t="s">
+        <v>768</v>
+      </c>
+      <c r="B768">
+        <v>114.66</v>
+      </c>
+    </row>
+    <row r="769" spans="1:26">
+      <c r="A769" t="s">
+        <v>769</v>
+      </c>
+      <c r="B769">
+        <v>114.5</v>
+      </c>
+    </row>
+    <row r="770" spans="1:26">
+      <c r="A770" t="s">
+        <v>770</v>
+      </c>
+      <c r="B770">
+        <v>114.64</v>
+      </c>
+    </row>
+    <row r="771" spans="1:26">
+      <c r="A771" t="s">
+        <v>771</v>
+      </c>
+      <c r="B771">
+        <v>114.59</v>
+      </c>
+    </row>
+    <row r="772" spans="1:26">
+      <c r="A772" t="s">
+        <v>772</v>
+      </c>
+      <c r="B772">
+        <v>115.16</v>
+      </c>
+    </row>
+    <row r="773" spans="1:26">
+      <c r="A773" t="s">
+        <v>773</v>
+      </c>
+      <c r="B773">
+        <v>115.12</v>
+      </c>
+    </row>
+    <row r="774" spans="1:26">
+      <c r="A774" t="s">
+        <v>774</v>
+      </c>
+      <c r="B774">
+        <v>114.77</v>
+      </c>
+    </row>
+    <row r="775" spans="1:26">
+      <c r="A775" t="s">
+        <v>775</v>
+      </c>
+      <c r="B775">
+        <v>114.04</v>
+      </c>
+    </row>
+    <row r="776" spans="1:26">
+      <c r="A776" t="s">
+        <v>776</v>
+      </c>
+      <c r="B776">
+        <v>113.98</v>
+      </c>
+    </row>
+    <row r="777" spans="1:26">
+      <c r="A777" t="s">
+        <v>777</v>
+      </c>
+      <c r="B777">
+        <v>114.12</v>
+      </c>
+    </row>
+    <row r="778" spans="1:26">
+      <c r="A778" t="s">
+        <v>778</v>
+      </c>
+      <c r="B778">
+        <v>114.05</v>
+      </c>
+    </row>
+    <row r="779" spans="1:26">
+      <c r="A779" t="s">
+        <v>779</v>
+      </c>
+      <c r="B779">
+        <v>113.92</v>
+      </c>
+    </row>
+    <row r="780" spans="1:26">
+      <c r="A780" t="s">
+        <v>780</v>
+      </c>
+      <c r="B780">
+        <v>113.99</v>
+      </c>
+    </row>
+    <row r="781" spans="1:26">
+      <c r="A781" t="s">
+        <v>781</v>
+      </c>
+      <c r="B781">
+        <v>113.42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">