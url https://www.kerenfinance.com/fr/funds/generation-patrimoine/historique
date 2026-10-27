--- v5 (2026-09-11)
+++ v6 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="782">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="813">
   <si>
     <t>Génération Patrimoine</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400IJP1</t>
   </si>
   <si>
     <t>2023-07-28</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>2023-08-02</t>
   </si>
   <si>
@@ -2358,50 +2358,143 @@
     <t>2026-08-28</t>
   </si>
   <si>
     <t>2026-08-31</t>
   </si>
   <si>
     <t>2026-09-01</t>
   </si>
   <si>
     <t>2026-09-02</t>
   </si>
   <si>
     <t>2026-09-03</t>
   </si>
   <si>
     <t>2026-09-04</t>
   </si>
   <si>
     <t>2026-09-07</t>
   </si>
   <si>
     <t>2026-09-08</t>
   </si>
   <si>
     <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2705,51 +2798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z781"/>
+  <dimension ref="A1:Z812"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -8954,50 +9047,298 @@
         <v>114.05</v>
       </c>
     </row>
     <row r="779" spans="1:26">
       <c r="A779" t="s">
         <v>779</v>
       </c>
       <c r="B779">
         <v>113.92</v>
       </c>
     </row>
     <row r="780" spans="1:26">
       <c r="A780" t="s">
         <v>780</v>
       </c>
       <c r="B780">
         <v>113.99</v>
       </c>
     </row>
     <row r="781" spans="1:26">
       <c r="A781" t="s">
         <v>781</v>
       </c>
       <c r="B781">
         <v>113.42</v>
+      </c>
+    </row>
+    <row r="782" spans="1:26">
+      <c r="A782" t="s">
+        <v>782</v>
+      </c>
+      <c r="B782">
+        <v>112.84</v>
+      </c>
+    </row>
+    <row r="783" spans="1:26">
+      <c r="A783" t="s">
+        <v>783</v>
+      </c>
+      <c r="B783">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="784" spans="1:26">
+      <c r="A784" t="s">
+        <v>784</v>
+      </c>
+      <c r="B784">
+        <v>112.33</v>
+      </c>
+    </row>
+    <row r="785" spans="1:26">
+      <c r="A785" t="s">
+        <v>785</v>
+      </c>
+      <c r="B785">
+        <v>112.11</v>
+      </c>
+    </row>
+    <row r="786" spans="1:26">
+      <c r="A786" t="s">
+        <v>786</v>
+      </c>
+      <c r="B786">
+        <v>112.41</v>
+      </c>
+    </row>
+    <row r="787" spans="1:26">
+      <c r="A787" t="s">
+        <v>787</v>
+      </c>
+      <c r="B787">
+        <v>112.81</v>
+      </c>
+    </row>
+    <row r="788" spans="1:26">
+      <c r="A788" t="s">
+        <v>788</v>
+      </c>
+      <c r="B788">
+        <v>112.81</v>
+      </c>
+    </row>
+    <row r="789" spans="1:26">
+      <c r="A789" t="s">
+        <v>789</v>
+      </c>
+      <c r="B789">
+        <v>113.02</v>
+      </c>
+    </row>
+    <row r="790" spans="1:26">
+      <c r="A790" t="s">
+        <v>790</v>
+      </c>
+      <c r="B790">
+        <v>113.08</v>
+      </c>
+    </row>
+    <row r="791" spans="1:26">
+      <c r="A791" t="s">
+        <v>791</v>
+      </c>
+      <c r="B791">
+        <v>112.93</v>
+      </c>
+    </row>
+    <row r="792" spans="1:26">
+      <c r="A792" t="s">
+        <v>792</v>
+      </c>
+      <c r="B792">
+        <v>112.52</v>
+      </c>
+    </row>
+    <row r="793" spans="1:26">
+      <c r="A793" t="s">
+        <v>793</v>
+      </c>
+      <c r="B793">
+        <v>112.56</v>
+      </c>
+    </row>
+    <row r="794" spans="1:26">
+      <c r="A794" t="s">
+        <v>794</v>
+      </c>
+      <c r="B794">
+        <v>111.82</v>
+      </c>
+    </row>
+    <row r="795" spans="1:26">
+      <c r="A795" t="s">
+        <v>795</v>
+      </c>
+      <c r="B795">
+        <v>111.98</v>
+      </c>
+    </row>
+    <row r="796" spans="1:26">
+      <c r="A796" t="s">
+        <v>796</v>
+      </c>
+      <c r="B796">
+        <v>112.19</v>
+      </c>
+    </row>
+    <row r="797" spans="1:26">
+      <c r="A797" t="s">
+        <v>797</v>
+      </c>
+      <c r="B797">
+        <v>112.17</v>
+      </c>
+    </row>
+    <row r="798" spans="1:26">
+      <c r="A798" t="s">
+        <v>798</v>
+      </c>
+      <c r="B798">
+        <v>112.26</v>
+      </c>
+    </row>
+    <row r="799" spans="1:26">
+      <c r="A799" t="s">
+        <v>799</v>
+      </c>
+      <c r="B799">
+        <v>112.52</v>
+      </c>
+    </row>
+    <row r="800" spans="1:26">
+      <c r="A800" t="s">
+        <v>800</v>
+      </c>
+      <c r="B800">
+        <v>112.88</v>
+      </c>
+    </row>
+    <row r="801" spans="1:26">
+      <c r="A801" t="s">
+        <v>801</v>
+      </c>
+      <c r="B801">
+        <v>112.68</v>
+      </c>
+    </row>
+    <row r="802" spans="1:26">
+      <c r="A802" t="s">
+        <v>802</v>
+      </c>
+      <c r="B802">
+        <v>112.18</v>
+      </c>
+    </row>
+    <row r="803" spans="1:26">
+      <c r="A803" t="s">
+        <v>803</v>
+      </c>
+      <c r="B803">
+        <v>112.59</v>
+      </c>
+    </row>
+    <row r="804" spans="1:26">
+      <c r="A804" t="s">
+        <v>804</v>
+      </c>
+      <c r="B804">
+        <v>112.42</v>
+      </c>
+    </row>
+    <row r="805" spans="1:26">
+      <c r="A805" t="s">
+        <v>805</v>
+      </c>
+      <c r="B805">
+        <v>112.25</v>
+      </c>
+    </row>
+    <row r="806" spans="1:26">
+      <c r="A806" t="s">
+        <v>806</v>
+      </c>
+      <c r="B806">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="807" spans="1:26">
+      <c r="A807" t="s">
+        <v>807</v>
+      </c>
+      <c r="B807">
+        <v>112.41</v>
+      </c>
+    </row>
+    <row r="808" spans="1:26">
+      <c r="A808" t="s">
+        <v>808</v>
+      </c>
+      <c r="B808">
+        <v>112.28</v>
+      </c>
+    </row>
+    <row r="809" spans="1:26">
+      <c r="A809" t="s">
+        <v>809</v>
+      </c>
+      <c r="B809">
+        <v>112.08</v>
+      </c>
+    </row>
+    <row r="810" spans="1:26">
+      <c r="A810" t="s">
+        <v>810</v>
+      </c>
+      <c r="B810">
+        <v>111.92</v>
+      </c>
+    </row>
+    <row r="811" spans="1:26">
+      <c r="A811" t="s">
+        <v>811</v>
+      </c>
+      <c r="B811">
+        <v>112.1</v>
+      </c>
+    </row>
+    <row r="812" spans="1:26">
+      <c r="A812" t="s">
+        <v>812</v>
+      </c>
+      <c r="B812">
+        <v>111.27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">