--- v4 (2026-09-10)
+++ v5 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
   <si>
     <t>Génération Evo</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400Y1O4</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
     <t>2025-04-23</t>
   </si>
   <si>
     <t>2025-04-24</t>
   </si>
   <si>
@@ -1059,50 +1059,146 @@
     <t>2026-08-27</t>
   </si>
   <si>
     <t>2026-08-28</t>
   </si>
   <si>
     <t>2026-08-31</t>
   </si>
   <si>
     <t>2026-09-01</t>
   </si>
   <si>
     <t>2026-09-02</t>
   </si>
   <si>
     <t>2026-09-03</t>
   </si>
   <si>
     <t>2026-09-04</t>
   </si>
   <si>
     <t>2026-09-07</t>
   </si>
   <si>
     <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1406,51 +1502,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z348"/>
+  <dimension ref="A1:Z380"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -4191,50 +4287,306 @@
         <v>104.92</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
         <v>346</v>
       </c>
       <c r="B346">
         <v>104.93</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
         <v>347</v>
       </c>
       <c r="B347">
         <v>104.99</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
         <v>348</v>
       </c>
       <c r="B348">
         <v>104.94</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>349</v>
+      </c>
+      <c r="B349">
+        <v>104.48</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>350</v>
+      </c>
+      <c r="B350">
+        <v>104.08</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>351</v>
+      </c>
+      <c r="B351">
+        <v>104.15</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>352</v>
+      </c>
+      <c r="B352">
+        <v>103.74</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>353</v>
+      </c>
+      <c r="B353">
+        <v>103.59</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>354</v>
+      </c>
+      <c r="B354">
+        <v>103.77</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>355</v>
+      </c>
+      <c r="B355">
+        <v>103.96</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>356</v>
+      </c>
+      <c r="B356">
+        <v>103.64</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>357</v>
+      </c>
+      <c r="B357">
+        <v>103.88</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>358</v>
+      </c>
+      <c r="B358">
+        <v>103.92</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>359</v>
+      </c>
+      <c r="B359">
+        <v>103.78</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>360</v>
+      </c>
+      <c r="B360">
+        <v>103.34</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>361</v>
+      </c>
+      <c r="B361">
+        <v>103.33</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>362</v>
+      </c>
+      <c r="B362">
+        <v>103.17</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>363</v>
+      </c>
+      <c r="B363">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>364</v>
+      </c>
+      <c r="B364">
+        <v>103.08</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>365</v>
+      </c>
+      <c r="B365">
+        <v>102.57</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>366</v>
+      </c>
+      <c r="B366">
+        <v>102.61</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>367</v>
+      </c>
+      <c r="B367">
+        <v>102.48</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>368</v>
+      </c>
+      <c r="B368">
+        <v>102.92</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>369</v>
+      </c>
+      <c r="B369">
+        <v>102.57</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>370</v>
+      </c>
+      <c r="B370">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>371</v>
+      </c>
+      <c r="B371">
+        <v>102.43</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>372</v>
+      </c>
+      <c r="B372">
+        <v>102.52</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>373</v>
+      </c>
+      <c r="B373">
+        <v>102.68</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>374</v>
+      </c>
+      <c r="B374">
+        <v>102.76</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>375</v>
+      </c>
+      <c r="B375">
+        <v>102.67</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>376</v>
+      </c>
+      <c r="B376">
+        <v>103.06</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>377</v>
+      </c>
+      <c r="B377">
+        <v>102.63</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>378</v>
+      </c>
+      <c r="B378">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>379</v>
+      </c>
+      <c r="B379">
+        <v>102.75</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>380</v>
+      </c>
+      <c r="B380">
+        <v>102.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">