--- v0 (2026-01-28)
+++ v1 (2026-04-01)
@@ -4,59 +4,59 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Historique Vls Génération Evo" sheetId="1" r:id="rId4"/>
+    <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Génération Evo</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400Y1O4</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
     <t>2025-04-23</t>
   </si>
   <si>
     <t>2025-04-24</t>
   </si>
   <si>
@@ -597,50 +597,185 @@
     <t>2026-01-14</t>
   </si>
   <si>
     <t>2026-01-15</t>
   </si>
   <si>
     <t>2026-01-16</t>
   </si>
   <si>
     <t>2026-01-19</t>
   </si>
   <si>
     <t>2026-01-20</t>
   </si>
   <si>
     <t>2026-01-21</t>
   </si>
   <si>
     <t>2026-01-22</t>
   </si>
   <si>
     <t>2026-01-23</t>
   </si>
   <si>
     <t>2026-01-26</t>
+  </si>
+  <si>
+    <t>2026-01-27</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>2026-01-30</t>
+  </si>
+  <si>
+    <t>2026-02-02</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-02-20</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-02-26</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-03-09</t>
+  </si>
+  <si>
+    <t>2026-03-10</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -944,51 +1079,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z194"/>
+  <dimension ref="A1:Z239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -2497,86 +2632,446 @@
         <v>102.97</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
         <v>192</v>
       </c>
       <c r="B192">
         <v>103.45</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
         <v>193</v>
       </c>
       <c r="B193">
         <v>103.69</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>194</v>
       </c>
       <c r="B194">
         <v>103.45</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>195</v>
+      </c>
+      <c r="B195">
+        <v>103.69</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>196</v>
+      </c>
+      <c r="B196">
+        <v>103.47</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>197</v>
+      </c>
+      <c r="B197">
+        <v>103.34</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>198</v>
+      </c>
+      <c r="B198">
+        <v>103.44</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>199</v>
+      </c>
+      <c r="B199">
+        <v>103.55</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>200</v>
+      </c>
+      <c r="B200">
+        <v>103.53</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>201</v>
+      </c>
+      <c r="B201">
+        <v>103.56</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>202</v>
+      </c>
+      <c r="B202">
+        <v>103.29</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>203</v>
+      </c>
+      <c r="B203">
+        <v>103.23</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>204</v>
+      </c>
+      <c r="B204">
+        <v>103.56</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>205</v>
+      </c>
+      <c r="B205">
+        <v>103.57</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>206</v>
+      </c>
+      <c r="B206">
+        <v>103.28</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>207</v>
+      </c>
+      <c r="B207">
+        <v>103.39</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>208</v>
+      </c>
+      <c r="B208">
+        <v>103.26</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>209</v>
+      </c>
+      <c r="B209">
+        <v>103.31</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>210</v>
+      </c>
+      <c r="B210">
+        <v>103.28</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>211</v>
+      </c>
+      <c r="B211">
+        <v>103.63</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>212</v>
+      </c>
+      <c r="B212">
+        <v>103.65</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>213</v>
+      </c>
+      <c r="B213">
+        <v>104.02</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>214</v>
+      </c>
+      <c r="B214">
+        <v>103.73</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>215</v>
+      </c>
+      <c r="B215">
+        <v>103.68</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>216</v>
+      </c>
+      <c r="B216">
+        <v>104.08</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>217</v>
+      </c>
+      <c r="B217">
+        <v>104.06</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>218</v>
+      </c>
+      <c r="B218">
+        <v>104.19</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>219</v>
+      </c>
+      <c r="B219">
+        <v>103.46</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>220</v>
+      </c>
+      <c r="B220">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>221</v>
+      </c>
+      <c r="B221">
+        <v>103.13</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>222</v>
+      </c>
+      <c r="B222">
+        <v>102.75</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>223</v>
+      </c>
+      <c r="B223">
+        <v>102.39</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>224</v>
+      </c>
+      <c r="B224">
+        <v>101.92</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>225</v>
+      </c>
+      <c r="B225">
+        <v>102.43</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>226</v>
+      </c>
+      <c r="B226">
+        <v>102.04</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>227</v>
+      </c>
+      <c r="B227">
+        <v>101.68</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>228</v>
+      </c>
+      <c r="B228">
+        <v>101.28</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>229</v>
+      </c>
+      <c r="B229">
+        <v>101.27</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>230</v>
+      </c>
+      <c r="B230">
+        <v>101.46</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>231</v>
+      </c>
+      <c r="B231">
+        <v>101.52</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>232</v>
+      </c>
+      <c r="B232">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>233</v>
+      </c>
+      <c r="B233">
+        <v>100.11</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>234</v>
+      </c>
+      <c r="B234">
+        <v>100.14</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>235</v>
+      </c>
+      <c r="B235">
+        <v>100.22</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>236</v>
+      </c>
+      <c r="B236">
+        <v>101.16</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B237">
+        <v>100.64</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>238</v>
+      </c>
+      <c r="B238">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>239</v>
+      </c>
+      <c r="B239">
+        <v>100.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Historique Vls Génération Evo</vt:lpstr>
+      <vt:lpstr>Historique Vls</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Keren Finance</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Historique Vls Génération Evo</dc:title>
   <dc:description/>
   <dc:subject>Génération Evo</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>