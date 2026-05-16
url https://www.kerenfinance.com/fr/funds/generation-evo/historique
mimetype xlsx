--- v1 (2026-04-01)
+++ v2 (2026-05-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Génération Evo</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400Y1O4</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
     <t>2025-04-23</t>
   </si>
   <si>
     <t>2025-04-24</t>
   </si>
   <si>
@@ -732,50 +732,131 @@
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
     <t>2026-03-24</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
     <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1079,51 +1160,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z239"/>
+  <dimension ref="A1:Z266"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -2992,50 +3073,266 @@
         <v>101.16</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
         <v>237</v>
       </c>
       <c r="B237">
         <v>100.64</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
         <v>238</v>
       </c>
       <c r="B238">
         <v>99.9</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
         <v>239</v>
       </c>
       <c r="B239">
         <v>100.0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>240</v>
+      </c>
+      <c r="B240">
+        <v>100.48</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>241</v>
+      </c>
+      <c r="B241">
+        <v>101.65</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>242</v>
+      </c>
+      <c r="B242">
+        <v>101.45</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>243</v>
+      </c>
+      <c r="B243">
+        <v>101.12</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>244</v>
+      </c>
+      <c r="B244">
+        <v>102.76</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>245</v>
+      </c>
+      <c r="B245">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>246</v>
+      </c>
+      <c r="B246">
+        <v>102.79</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>247</v>
+      </c>
+      <c r="B247">
+        <v>102.76</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>248</v>
+      </c>
+      <c r="B248">
+        <v>103.37</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>249</v>
+      </c>
+      <c r="B249">
+        <v>103.48</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>250</v>
+      </c>
+      <c r="B250">
+        <v>103.54</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>251</v>
+      </c>
+      <c r="B251">
+        <v>104.15</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>252</v>
+      </c>
+      <c r="B252">
+        <v>103.99</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>253</v>
+      </c>
+      <c r="B253">
+        <v>103.95</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>254</v>
+      </c>
+      <c r="B254">
+        <v>103.78</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>255</v>
+      </c>
+      <c r="B255">
+        <v>103.71</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>256</v>
+      </c>
+      <c r="B256">
+        <v>103.59</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>257</v>
+      </c>
+      <c r="B257">
+        <v>103.39</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>258</v>
+      </c>
+      <c r="B258">
+        <v>103.03</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>259</v>
+      </c>
+      <c r="B259">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>260</v>
+      </c>
+      <c r="B260">
+        <v>103.21</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>261</v>
+      </c>
+      <c r="B261">
+        <v>103.01</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>262</v>
+      </c>
+      <c r="B262">
+        <v>103.32</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>263</v>
+      </c>
+      <c r="B263">
+        <v>104.03</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>264</v>
+      </c>
+      <c r="B264">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>265</v>
+      </c>
+      <c r="B265">
+        <v>103.78</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>266</v>
+      </c>
+      <c r="B266">
+        <v>103.62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">