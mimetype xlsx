--- v2 (2026-05-16)
+++ v3 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
   <si>
     <t>Génération Evo</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400Y1O4</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
     <t>2025-04-23</t>
   </si>
   <si>
     <t>2025-04-24</t>
   </si>
   <si>
@@ -813,50 +813,197 @@
     <t>2026-04-28</t>
   </si>
   <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-04</t>
   </si>
   <si>
     <t>2026-05-05</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
     <t>2026-05-07</t>
   </si>
   <si>
     <t>2026-05-11</t>
   </si>
   <si>
     <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1160,51 +1307,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z266"/>
+  <dimension ref="A1:Z315"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -3289,50 +3436,442 @@
         <v>104.03</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
         <v>264</v>
       </c>
       <c r="B264">
         <v>103.9</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
         <v>265</v>
       </c>
       <c r="B265">
         <v>103.78</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
         <v>266</v>
       </c>
       <c r="B266">
         <v>103.62</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>267</v>
+      </c>
+      <c r="B267">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>268</v>
+      </c>
+      <c r="B268">
+        <v>103.83</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>269</v>
+      </c>
+      <c r="B269">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>270</v>
+      </c>
+      <c r="B270">
+        <v>103.56</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>271</v>
+      </c>
+      <c r="B271">
+        <v>104.0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>272</v>
+      </c>
+      <c r="B272">
+        <v>104.03</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>273</v>
+      </c>
+      <c r="B273">
+        <v>104.27</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>274</v>
+      </c>
+      <c r="B274">
+        <v>104.56</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>275</v>
+      </c>
+      <c r="B275">
+        <v>104.63</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>276</v>
+      </c>
+      <c r="B276">
+        <v>104.66</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>277</v>
+      </c>
+      <c r="B277">
+        <v>104.86</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>278</v>
+      </c>
+      <c r="B278">
+        <v>104.64</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>279</v>
+      </c>
+      <c r="B279">
+        <v>104.76</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>280</v>
+      </c>
+      <c r="B280">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>281</v>
+      </c>
+      <c r="B281">
+        <v>104.64</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>282</v>
+      </c>
+      <c r="B282">
+        <v>104.49</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>283</v>
+      </c>
+      <c r="B283">
+        <v>104.41</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>284</v>
+      </c>
+      <c r="B284">
+        <v>104.36</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>285</v>
+      </c>
+      <c r="B285">
+        <v>104.15</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>286</v>
+      </c>
+      <c r="B286">
+        <v>104.24</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>287</v>
+      </c>
+      <c r="B287">
+        <v>104.77</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>288</v>
+      </c>
+      <c r="B288">
+        <v>105.09</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>289</v>
+      </c>
+      <c r="B289">
+        <v>105.19</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>290</v>
+      </c>
+      <c r="B290">
+        <v>105.23</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>291</v>
+      </c>
+      <c r="B291">
+        <v>105.13</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>292</v>
+      </c>
+      <c r="B292">
+        <v>105.06</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>293</v>
+      </c>
+      <c r="B293">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>294</v>
+      </c>
+      <c r="B294">
+        <v>104.79</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>295</v>
+      </c>
+      <c r="B295">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>296</v>
+      </c>
+      <c r="B296">
+        <v>104.82</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>297</v>
+      </c>
+      <c r="B297">
+        <v>104.68</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>298</v>
+      </c>
+      <c r="B298">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>299</v>
+      </c>
+      <c r="B299">
+        <v>104.85</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>300</v>
+      </c>
+      <c r="B300">
+        <v>104.88</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>301</v>
+      </c>
+      <c r="B301">
+        <v>105.11</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>302</v>
+      </c>
+      <c r="B302">
+        <v>105.34</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>303</v>
+      </c>
+      <c r="B303">
+        <v>105.26</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>304</v>
+      </c>
+      <c r="B304">
+        <v>105.12</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>305</v>
+      </c>
+      <c r="B305">
+        <v>104.54</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>306</v>
+      </c>
+      <c r="B306">
+        <v>104.77</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>307</v>
+      </c>
+      <c r="B307">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>308</v>
+      </c>
+      <c r="B308">
+        <v>104.73</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>309</v>
+      </c>
+      <c r="B309">
+        <v>104.75</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>310</v>
+      </c>
+      <c r="B310">
+        <v>104.77</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>311</v>
+      </c>
+      <c r="B311">
+        <v>104.58</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>312</v>
+      </c>
+      <c r="B312">
+        <v>104.55</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>313</v>
+      </c>
+      <c r="B313">
+        <v>104.75</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>314</v>
+      </c>
+      <c r="B314">
+        <v>104.83</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>315</v>
+      </c>
+      <c r="B315">
+        <v>104.35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">