--- v3 (2026-07-27)
+++ v4 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Génération Evo</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400Y1O4</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
     <t>2025-04-23</t>
   </si>
   <si>
     <t>2025-04-24</t>
   </si>
   <si>
@@ -960,50 +960,149 @@
     <t>2026-07-10</t>
   </si>
   <si>
     <t>2026-07-13</t>
   </si>
   <si>
     <t>2026-07-15</t>
   </si>
   <si>
     <t>2026-07-16</t>
   </si>
   <si>
     <t>2026-07-17</t>
   </si>
   <si>
     <t>2026-07-20</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t>2026-07-22</t>
   </si>
   <si>
     <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1307,51 +1406,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z315"/>
+  <dimension ref="A1:Z348"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -3828,50 +3927,314 @@
         <v>104.55</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
         <v>313</v>
       </c>
       <c r="B313">
         <v>104.75</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
         <v>314</v>
       </c>
       <c r="B314">
         <v>104.83</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
         <v>315</v>
       </c>
       <c r="B315">
         <v>104.35</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>316</v>
+      </c>
+      <c r="B316">
+        <v>104.51</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>317</v>
+      </c>
+      <c r="B317">
+        <v>104.68</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>318</v>
+      </c>
+      <c r="B318">
+        <v>104.72</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>319</v>
+      </c>
+      <c r="B319">
+        <v>104.46</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>320</v>
+      </c>
+      <c r="B320">
+        <v>104.76</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>321</v>
+      </c>
+      <c r="B321">
+        <v>104.97</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>322</v>
+      </c>
+      <c r="B322">
+        <v>105.33</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>323</v>
+      </c>
+      <c r="B323">
+        <v>105.62</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>324</v>
+      </c>
+      <c r="B324">
+        <v>105.49</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>325</v>
+      </c>
+      <c r="B325">
+        <v>105.6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>326</v>
+      </c>
+      <c r="B326">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>327</v>
+      </c>
+      <c r="B327">
+        <v>105.74</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>328</v>
+      </c>
+      <c r="B328">
+        <v>105.77</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>329</v>
+      </c>
+      <c r="B329">
+        <v>105.67</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>330</v>
+      </c>
+      <c r="B330">
+        <v>105.64</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>331</v>
+      </c>
+      <c r="B331">
+        <v>105.64</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>332</v>
+      </c>
+      <c r="B332">
+        <v>105.49</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>333</v>
+      </c>
+      <c r="B333">
+        <v>105.17</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>334</v>
+      </c>
+      <c r="B334">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>335</v>
+      </c>
+      <c r="B335">
+        <v>104.98</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>336</v>
+      </c>
+      <c r="B336">
+        <v>105.09</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>337</v>
+      </c>
+      <c r="B337">
+        <v>105.04</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>338</v>
+      </c>
+      <c r="B338">
+        <v>105.18</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>339</v>
+      </c>
+      <c r="B339">
+        <v>105.21</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>340</v>
+      </c>
+      <c r="B340">
+        <v>105.14</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>341</v>
+      </c>
+      <c r="B341">
+        <v>105.367</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>342</v>
+      </c>
+      <c r="B342">
+        <v>105.17</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>343</v>
+      </c>
+      <c r="B343">
+        <v>105.07</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>344</v>
+      </c>
+      <c r="B344">
+        <v>104.78</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>345</v>
+      </c>
+      <c r="B345">
+        <v>104.92</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>346</v>
+      </c>
+      <c r="B346">
+        <v>104.93</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>347</v>
+      </c>
+      <c r="B347">
+        <v>104.99</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>348</v>
+      </c>
+      <c r="B348">
+        <v>104.94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">