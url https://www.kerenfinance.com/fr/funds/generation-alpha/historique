--- v1 (2026-02-15)
+++ v2 (2026-04-01)
@@ -4,59 +4,59 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Historique Vls Génération Alpha" sheetId="1" r:id="rId4"/>
+    <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Génération Alpha</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400QKQ0</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>2024-08-30</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
@@ -1119,50 +1119,146 @@
     <t>2026-02-02</t>
   </si>
   <si>
     <t>2026-02-03</t>
   </si>
   <si>
     <t>2026-02-04</t>
   </si>
   <si>
     <t>2026-02-05</t>
   </si>
   <si>
     <t>2026-02-06</t>
   </si>
   <si>
     <t>2026-02-09</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
     <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-02-20</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-02-26</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-03-09</t>
+  </si>
+  <si>
+    <t>2026-03-10</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1466,51 +1562,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z368"/>
+  <dimension ref="A1:Z400"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -4411,86 +4507,342 @@
         <v>107.96</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" t="s">
         <v>366</v>
       </c>
       <c r="B366">
         <v>108.12</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
         <v>367</v>
       </c>
       <c r="B367">
         <v>108.24</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
         <v>368</v>
       </c>
       <c r="B368">
         <v>108.1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>369</v>
+      </c>
+      <c r="B369">
+        <v>108.07</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>370</v>
+      </c>
+      <c r="B370">
+        <v>108.13</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>371</v>
+      </c>
+      <c r="B371">
+        <v>108.04</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>372</v>
+      </c>
+      <c r="B372">
+        <v>108.43</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>373</v>
+      </c>
+      <c r="B373">
+        <v>108.34</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>374</v>
+      </c>
+      <c r="B374">
+        <v>108.57</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>375</v>
+      </c>
+      <c r="B375">
+        <v>108.4</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>376</v>
+      </c>
+      <c r="B376">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>377</v>
+      </c>
+      <c r="B377">
+        <v>108.81</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>378</v>
+      </c>
+      <c r="B378">
+        <v>108.89</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>379</v>
+      </c>
+      <c r="B379">
+        <v>108.77</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>380</v>
+      </c>
+      <c r="B380">
+        <v>108.32</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>381</v>
+      </c>
+      <c r="B381">
+        <v>107.59</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>382</v>
+      </c>
+      <c r="B382">
+        <v>107.98</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>383</v>
+      </c>
+      <c r="B383">
+        <v>107.67</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>384</v>
+      </c>
+      <c r="B384">
+        <v>107.37</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>385</v>
+      </c>
+      <c r="B385">
+        <v>107.05</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>386</v>
+      </c>
+      <c r="B386">
+        <v>107.43</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>387</v>
+      </c>
+      <c r="B387">
+        <v>107.16</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>388</v>
+      </c>
+      <c r="B388">
+        <v>106.82</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>389</v>
+      </c>
+      <c r="B389">
+        <v>106.34</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>390</v>
+      </c>
+      <c r="B390">
+        <v>106.41</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>391</v>
+      </c>
+      <c r="B391">
+        <v>106.57</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>392</v>
+      </c>
+      <c r="B392">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>393</v>
+      </c>
+      <c r="B393">
+        <v>105.42</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>394</v>
+      </c>
+      <c r="B394">
+        <v>104.67</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>395</v>
+      </c>
+      <c r="B395">
+        <v>104.88</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>396</v>
+      </c>
+      <c r="B396">
+        <v>104.88</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>397</v>
+      </c>
+      <c r="B397">
+        <v>105.62</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="A398" t="s">
+        <v>398</v>
+      </c>
+      <c r="B398">
+        <v>104.92</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="A399" t="s">
+        <v>399</v>
+      </c>
+      <c r="B399">
+        <v>104.25</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="A400" t="s">
+        <v>400</v>
+      </c>
+      <c r="B400">
+        <v>104.28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Historique Vls Génération Alpha</vt:lpstr>
+      <vt:lpstr>Historique Vls</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Keren Finance</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Historique Vls Génération Alpha</dc:title>
   <dc:description/>
   <dc:subject>Génération Alpha</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>