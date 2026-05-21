--- v2 (2026-04-01)
+++ v3 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
   <si>
     <t>Génération Alpha</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400QKQ0</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>2024-08-30</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
@@ -1215,50 +1215,146 @@
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
     <t>2026-03-24</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
     <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1562,51 +1658,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z400"/>
+  <dimension ref="A1:Z432"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -4763,50 +4859,306 @@
         <v>105.62</v>
       </c>
     </row>
     <row r="398" spans="1:26">
       <c r="A398" t="s">
         <v>398</v>
       </c>
       <c r="B398">
         <v>104.92</v>
       </c>
     </row>
     <row r="399" spans="1:26">
       <c r="A399" t="s">
         <v>399</v>
       </c>
       <c r="B399">
         <v>104.25</v>
       </c>
     </row>
     <row r="400" spans="1:26">
       <c r="A400" t="s">
         <v>400</v>
       </c>
       <c r="B400">
         <v>104.28</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="A401" t="s">
+        <v>401</v>
+      </c>
+      <c r="B401">
+        <v>104.96</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26">
+      <c r="A402" t="s">
+        <v>402</v>
+      </c>
+      <c r="B402">
+        <v>106.18</v>
+      </c>
+    </row>
+    <row r="403" spans="1:26">
+      <c r="A403" t="s">
+        <v>403</v>
+      </c>
+      <c r="B403">
+        <v>106.03</v>
+      </c>
+    </row>
+    <row r="404" spans="1:26">
+      <c r="A404" t="s">
+        <v>404</v>
+      </c>
+      <c r="B404">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="405" spans="1:26">
+      <c r="A405" t="s">
+        <v>405</v>
+      </c>
+      <c r="B405">
+        <v>107.76</v>
+      </c>
+    </row>
+    <row r="406" spans="1:26">
+      <c r="A406" t="s">
+        <v>406</v>
+      </c>
+      <c r="B406">
+        <v>107.42</v>
+      </c>
+    </row>
+    <row r="407" spans="1:26">
+      <c r="A407" t="s">
+        <v>407</v>
+      </c>
+      <c r="B407">
+        <v>107.47</v>
+      </c>
+    </row>
+    <row r="408" spans="1:26">
+      <c r="A408" t="s">
+        <v>408</v>
+      </c>
+      <c r="B408">
+        <v>107.67</v>
+      </c>
+    </row>
+    <row r="409" spans="1:26">
+      <c r="A409" t="s">
+        <v>409</v>
+      </c>
+      <c r="B409">
+        <v>108.19</v>
+      </c>
+    </row>
+    <row r="410" spans="1:26">
+      <c r="A410" t="s">
+        <v>410</v>
+      </c>
+      <c r="B410">
+        <v>108.29</v>
+      </c>
+    </row>
+    <row r="411" spans="1:26">
+      <c r="A411" t="s">
+        <v>411</v>
+      </c>
+      <c r="B411">
+        <v>108.51</v>
+      </c>
+    </row>
+    <row r="412" spans="1:26">
+      <c r="A412" t="s">
+        <v>412</v>
+      </c>
+      <c r="B412">
+        <v>109.23</v>
+      </c>
+    </row>
+    <row r="413" spans="1:26">
+      <c r="A413" t="s">
+        <v>413</v>
+      </c>
+      <c r="B413">
+        <v>109.04</v>
+      </c>
+    </row>
+    <row r="414" spans="1:26">
+      <c r="A414" t="s">
+        <v>414</v>
+      </c>
+      <c r="B414">
+        <v>108.78</v>
+      </c>
+    </row>
+    <row r="415" spans="1:26">
+      <c r="A415" t="s">
+        <v>415</v>
+      </c>
+      <c r="B415">
+        <v>108.99</v>
+      </c>
+    </row>
+    <row r="416" spans="1:26">
+      <c r="A416" t="s">
+        <v>416</v>
+      </c>
+      <c r="B416">
+        <v>108.75</v>
+      </c>
+    </row>
+    <row r="417" spans="1:26">
+      <c r="A417" t="s">
+        <v>417</v>
+      </c>
+      <c r="B417">
+        <v>108.4</v>
+      </c>
+    </row>
+    <row r="418" spans="1:26">
+      <c r="A418" t="s">
+        <v>418</v>
+      </c>
+      <c r="B418">
+        <v>108.37</v>
+      </c>
+    </row>
+    <row r="419" spans="1:26">
+      <c r="A419" t="s">
+        <v>419</v>
+      </c>
+      <c r="B419">
+        <v>107.79</v>
+      </c>
+    </row>
+    <row r="420" spans="1:26">
+      <c r="A420" t="s">
+        <v>420</v>
+      </c>
+      <c r="B420">
+        <v>107.59</v>
+      </c>
+    </row>
+    <row r="421" spans="1:26">
+      <c r="A421" t="s">
+        <v>421</v>
+      </c>
+      <c r="B421">
+        <v>107.99</v>
+      </c>
+    </row>
+    <row r="422" spans="1:26">
+      <c r="A422" t="s">
+        <v>422</v>
+      </c>
+      <c r="B422">
+        <v>107.95</v>
+      </c>
+    </row>
+    <row r="423" spans="1:26">
+      <c r="A423" t="s">
+        <v>423</v>
+      </c>
+      <c r="B423">
+        <v>108.17</v>
+      </c>
+    </row>
+    <row r="424" spans="1:26">
+      <c r="A424" t="s">
+        <v>424</v>
+      </c>
+      <c r="B424">
+        <v>109.3</v>
+      </c>
+    </row>
+    <row r="425" spans="1:26">
+      <c r="A425" t="s">
+        <v>425</v>
+      </c>
+      <c r="B425">
+        <v>109.02</v>
+      </c>
+    </row>
+    <row r="426" spans="1:26">
+      <c r="A426" t="s">
+        <v>426</v>
+      </c>
+      <c r="B426">
+        <v>108.6</v>
+      </c>
+    </row>
+    <row r="427" spans="1:26">
+      <c r="A427" t="s">
+        <v>427</v>
+      </c>
+      <c r="B427">
+        <v>108.19</v>
+      </c>
+    </row>
+    <row r="428" spans="1:26">
+      <c r="A428" t="s">
+        <v>428</v>
+      </c>
+      <c r="B428">
+        <v>108.68</v>
+      </c>
+    </row>
+    <row r="429" spans="1:26">
+      <c r="A429" t="s">
+        <v>429</v>
+      </c>
+      <c r="B429">
+        <v>108.26</v>
+      </c>
+    </row>
+    <row r="430" spans="1:26">
+      <c r="A430" t="s">
+        <v>430</v>
+      </c>
+      <c r="B430">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="431" spans="1:26">
+      <c r="A431" t="s">
+        <v>431</v>
+      </c>
+      <c r="B431">
+        <v>107.95</v>
+      </c>
+    </row>
+    <row r="432" spans="1:26">
+      <c r="A432" t="s">
+        <v>432</v>
+      </c>
+      <c r="B432">
+        <v>108.7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">