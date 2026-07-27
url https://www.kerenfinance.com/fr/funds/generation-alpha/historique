--- v3 (2026-05-21)
+++ v4 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
   <si>
     <t>Génération Alpha</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400QKQ0</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>2024-08-30</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
@@ -1311,50 +1311,185 @@
     <t>2026-05-06</t>
   </si>
   <si>
     <t>2026-05-07</t>
   </si>
   <si>
     <t>2026-05-11</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
     <t>2026-05-18</t>
   </si>
   <si>
     <t>2026-05-19</t>
   </si>
   <si>
     <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1658,51 +1793,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z432"/>
+  <dimension ref="A1:Z477"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -5115,50 +5250,410 @@
         <v>108.26</v>
       </c>
     </row>
     <row r="430" spans="1:26">
       <c r="A430" t="s">
         <v>430</v>
       </c>
       <c r="B430">
         <v>108.1</v>
       </c>
     </row>
     <row r="431" spans="1:26">
       <c r="A431" t="s">
         <v>431</v>
       </c>
       <c r="B431">
         <v>107.95</v>
       </c>
     </row>
     <row r="432" spans="1:26">
       <c r="A432" t="s">
         <v>432</v>
       </c>
       <c r="B432">
         <v>108.7</v>
+      </c>
+    </row>
+    <row r="433" spans="1:26">
+      <c r="A433" t="s">
+        <v>433</v>
+      </c>
+      <c r="B433">
+        <v>108.82</v>
+      </c>
+    </row>
+    <row r="434" spans="1:26">
+      <c r="A434" t="s">
+        <v>434</v>
+      </c>
+      <c r="B434">
+        <v>109.18</v>
+      </c>
+    </row>
+    <row r="435" spans="1:26">
+      <c r="A435" t="s">
+        <v>435</v>
+      </c>
+      <c r="B435">
+        <v>109.59</v>
+      </c>
+    </row>
+    <row r="436" spans="1:26">
+      <c r="A436" t="s">
+        <v>436</v>
+      </c>
+      <c r="B436">
+        <v>109.73</v>
+      </c>
+    </row>
+    <row r="437" spans="1:26">
+      <c r="A437" t="s">
+        <v>437</v>
+      </c>
+      <c r="B437">
+        <v>110.09</v>
+      </c>
+    </row>
+    <row r="438" spans="1:26">
+      <c r="A438" t="s">
+        <v>438</v>
+      </c>
+      <c r="B438">
+        <v>110.46</v>
+      </c>
+    </row>
+    <row r="439" spans="1:26">
+      <c r="A439" t="s">
+        <v>439</v>
+      </c>
+      <c r="B439">
+        <v>110.27</v>
+      </c>
+    </row>
+    <row r="440" spans="1:26">
+      <c r="A440" t="s">
+        <v>440</v>
+      </c>
+      <c r="B440">
+        <v>110.5</v>
+      </c>
+    </row>
+    <row r="441" spans="1:26">
+      <c r="A441" t="s">
+        <v>441</v>
+      </c>
+      <c r="B441">
+        <v>109.91</v>
+      </c>
+    </row>
+    <row r="442" spans="1:26">
+      <c r="A442" t="s">
+        <v>442</v>
+      </c>
+      <c r="B442">
+        <v>110.1</v>
+      </c>
+    </row>
+    <row r="443" spans="1:26">
+      <c r="A443" t="s">
+        <v>443</v>
+      </c>
+      <c r="B443">
+        <v>109.41</v>
+      </c>
+    </row>
+    <row r="444" spans="1:26">
+      <c r="A444" t="s">
+        <v>444</v>
+      </c>
+      <c r="B444">
+        <v>109.25</v>
+      </c>
+    </row>
+    <row r="445" spans="1:26">
+      <c r="A445" t="s">
+        <v>445</v>
+      </c>
+      <c r="B445">
+        <v>109.02</v>
+      </c>
+    </row>
+    <row r="446" spans="1:26">
+      <c r="A446" t="s">
+        <v>446</v>
+      </c>
+      <c r="B446">
+        <v>108.63</v>
+      </c>
+    </row>
+    <row r="447" spans="1:26">
+      <c r="A447" t="s">
+        <v>447</v>
+      </c>
+      <c r="B447">
+        <v>108.75</v>
+      </c>
+    </row>
+    <row r="448" spans="1:26">
+      <c r="A448" t="s">
+        <v>448</v>
+      </c>
+      <c r="B448">
+        <v>109.31</v>
+      </c>
+    </row>
+    <row r="449" spans="1:26">
+      <c r="A449" t="s">
+        <v>449</v>
+      </c>
+      <c r="B449">
+        <v>109.99</v>
+      </c>
+    </row>
+    <row r="450" spans="1:26">
+      <c r="A450" t="s">
+        <v>450</v>
+      </c>
+      <c r="B450">
+        <v>109.96</v>
+      </c>
+    </row>
+    <row r="451" spans="1:26">
+      <c r="A451" t="s">
+        <v>451</v>
+      </c>
+      <c r="B451">
+        <v>109.98</v>
+      </c>
+    </row>
+    <row r="452" spans="1:26">
+      <c r="A452" t="s">
+        <v>452</v>
+      </c>
+      <c r="B452">
+        <v>110.08</v>
+      </c>
+    </row>
+    <row r="453" spans="1:26">
+      <c r="A453" t="s">
+        <v>453</v>
+      </c>
+      <c r="B453">
+        <v>109.78</v>
+      </c>
+    </row>
+    <row r="454" spans="1:26">
+      <c r="A454" t="s">
+        <v>454</v>
+      </c>
+      <c r="B454">
+        <v>109.61</v>
+      </c>
+    </row>
+    <row r="455" spans="1:26">
+      <c r="A455" t="s">
+        <v>455</v>
+      </c>
+      <c r="B455">
+        <v>109.21</v>
+      </c>
+    </row>
+    <row r="456" spans="1:26">
+      <c r="A456" t="s">
+        <v>456</v>
+      </c>
+      <c r="B456">
+        <v>109.09</v>
+      </c>
+    </row>
+    <row r="457" spans="1:26">
+      <c r="A457" t="s">
+        <v>457</v>
+      </c>
+      <c r="B457">
+        <v>108.95</v>
+      </c>
+    </row>
+    <row r="458" spans="1:26">
+      <c r="A458" t="s">
+        <v>458</v>
+      </c>
+      <c r="B458">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="459" spans="1:26">
+      <c r="A459" t="s">
+        <v>459</v>
+      </c>
+      <c r="B459">
+        <v>108.96</v>
+      </c>
+    </row>
+    <row r="460" spans="1:26">
+      <c r="A460" t="s">
+        <v>460</v>
+      </c>
+      <c r="B460">
+        <v>109.07</v>
+      </c>
+    </row>
+    <row r="461" spans="1:26">
+      <c r="A461" t="s">
+        <v>461</v>
+      </c>
+      <c r="B461">
+        <v>109.35</v>
+      </c>
+    </row>
+    <row r="462" spans="1:26">
+      <c r="A462" t="s">
+        <v>462</v>
+      </c>
+      <c r="B462">
+        <v>109.58</v>
+      </c>
+    </row>
+    <row r="463" spans="1:26">
+      <c r="A463" t="s">
+        <v>463</v>
+      </c>
+      <c r="B463">
+        <v>109.61</v>
+      </c>
+    </row>
+    <row r="464" spans="1:26">
+      <c r="A464" t="s">
+        <v>464</v>
+      </c>
+      <c r="B464">
+        <v>109.79</v>
+      </c>
+    </row>
+    <row r="465" spans="1:26">
+      <c r="A465" t="s">
+        <v>465</v>
+      </c>
+      <c r="B465">
+        <v>109.49</v>
+      </c>
+    </row>
+    <row r="466" spans="1:26">
+      <c r="A466" t="s">
+        <v>466</v>
+      </c>
+      <c r="B466">
+        <v>108.68</v>
+      </c>
+    </row>
+    <row r="467" spans="1:26">
+      <c r="A467" t="s">
+        <v>467</v>
+      </c>
+      <c r="B467">
+        <v>108.92</v>
+      </c>
+    </row>
+    <row r="468" spans="1:26">
+      <c r="A468" t="s">
+        <v>468</v>
+      </c>
+      <c r="B468">
+        <v>108.92</v>
+      </c>
+    </row>
+    <row r="469" spans="1:26">
+      <c r="A469" t="s">
+        <v>469</v>
+      </c>
+      <c r="B469">
+        <v>108.51</v>
+      </c>
+    </row>
+    <row r="470" spans="1:26">
+      <c r="A470" t="s">
+        <v>470</v>
+      </c>
+      <c r="B470">
+        <v>108.53</v>
+      </c>
+    </row>
+    <row r="471" spans="1:26">
+      <c r="A471" t="s">
+        <v>471</v>
+      </c>
+      <c r="B471">
+        <v>108.28</v>
+      </c>
+    </row>
+    <row r="472" spans="1:26">
+      <c r="A472" t="s">
+        <v>472</v>
+      </c>
+      <c r="B472">
+        <v>108.15</v>
+      </c>
+    </row>
+    <row r="473" spans="1:26">
+      <c r="A473" t="s">
+        <v>473</v>
+      </c>
+      <c r="B473">
+        <v>108.09</v>
+      </c>
+    </row>
+    <row r="474" spans="1:26">
+      <c r="A474" t="s">
+        <v>474</v>
+      </c>
+      <c r="B474">
+        <v>108.4</v>
+      </c>
+    </row>
+    <row r="475" spans="1:26">
+      <c r="A475" t="s">
+        <v>475</v>
+      </c>
+      <c r="B475">
+        <v>108.48</v>
+      </c>
+    </row>
+    <row r="476" spans="1:26">
+      <c r="A476" t="s">
+        <v>476</v>
+      </c>
+      <c r="B476">
+        <v>107.94</v>
+      </c>
+    </row>
+    <row r="477" spans="1:26">
+      <c r="A477" t="s">
+        <v>477</v>
+      </c>
+      <c r="B477">
+        <v>107.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">