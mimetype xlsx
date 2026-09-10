--- v4 (2026-07-27)
+++ v5 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="511">
   <si>
     <t>Génération Alpha</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400QKQ0</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>2024-08-30</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
@@ -1446,50 +1446,149 @@
     <t>2026-07-13</t>
   </si>
   <si>
     <t>2026-07-15</t>
   </si>
   <si>
     <t>2026-07-16</t>
   </si>
   <si>
     <t>2026-07-17</t>
   </si>
   <si>
     <t>2026-07-20</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t>2026-07-22</t>
   </si>
   <si>
     <t>2026-07-23</t>
   </si>
   <si>
     <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1793,51 +1892,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z477"/>
+  <dimension ref="A1:Z510"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -5610,50 +5709,314 @@
         <v>108.4</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" t="s">
         <v>475</v>
       </c>
       <c r="B475">
         <v>108.48</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" t="s">
         <v>476</v>
       </c>
       <c r="B476">
         <v>107.94</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" t="s">
         <v>477</v>
       </c>
       <c r="B477">
         <v>107.99</v>
+      </c>
+    </row>
+    <row r="478" spans="1:26">
+      <c r="A478" t="s">
+        <v>478</v>
+      </c>
+      <c r="B478">
+        <v>108.42</v>
+      </c>
+    </row>
+    <row r="479" spans="1:26">
+      <c r="A479" t="s">
+        <v>479</v>
+      </c>
+      <c r="B479">
+        <v>108.66</v>
+      </c>
+    </row>
+    <row r="480" spans="1:26">
+      <c r="A480" t="s">
+        <v>480</v>
+      </c>
+      <c r="B480">
+        <v>108.19</v>
+      </c>
+    </row>
+    <row r="481" spans="1:26">
+      <c r="A481" t="s">
+        <v>481</v>
+      </c>
+      <c r="B481">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="482" spans="1:26">
+      <c r="A482" t="s">
+        <v>482</v>
+      </c>
+      <c r="B482">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="483" spans="1:26">
+      <c r="A483" t="s">
+        <v>483</v>
+      </c>
+      <c r="B483">
+        <v>109.09</v>
+      </c>
+    </row>
+    <row r="484" spans="1:26">
+      <c r="A484" t="s">
+        <v>484</v>
+      </c>
+      <c r="B484">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="485" spans="1:26">
+      <c r="A485" t="s">
+        <v>485</v>
+      </c>
+      <c r="B485">
+        <v>109.86</v>
+      </c>
+    </row>
+    <row r="486" spans="1:26">
+      <c r="A486" t="s">
+        <v>486</v>
+      </c>
+      <c r="B486">
+        <v>110.01</v>
+      </c>
+    </row>
+    <row r="487" spans="1:26">
+      <c r="A487" t="s">
+        <v>487</v>
+      </c>
+      <c r="B487">
+        <v>110.23</v>
+      </c>
+    </row>
+    <row r="488" spans="1:26">
+      <c r="A488" t="s">
+        <v>488</v>
+      </c>
+      <c r="B488">
+        <v>110.24</v>
+      </c>
+    </row>
+    <row r="489" spans="1:26">
+      <c r="A489" t="s">
+        <v>489</v>
+      </c>
+      <c r="B489">
+        <v>110.3</v>
+      </c>
+    </row>
+    <row r="490" spans="1:26">
+      <c r="A490" t="s">
+        <v>490</v>
+      </c>
+      <c r="B490">
+        <v>110.42</v>
+      </c>
+    </row>
+    <row r="491" spans="1:26">
+      <c r="A491" t="s">
+        <v>491</v>
+      </c>
+      <c r="B491">
+        <v>110.48</v>
+      </c>
+    </row>
+    <row r="492" spans="1:26">
+      <c r="A492" t="s">
+        <v>492</v>
+      </c>
+      <c r="B492">
+        <v>110.56</v>
+      </c>
+    </row>
+    <row r="493" spans="1:26">
+      <c r="A493" t="s">
+        <v>493</v>
+      </c>
+      <c r="B493">
+        <v>110.48</v>
+      </c>
+    </row>
+    <row r="494" spans="1:26">
+      <c r="A494" t="s">
+        <v>494</v>
+      </c>
+      <c r="B494">
+        <v>109.95</v>
+      </c>
+    </row>
+    <row r="495" spans="1:26">
+      <c r="A495" t="s">
+        <v>495</v>
+      </c>
+      <c r="B495">
+        <v>109.95</v>
+      </c>
+    </row>
+    <row r="496" spans="1:26">
+      <c r="A496" t="s">
+        <v>496</v>
+      </c>
+      <c r="B496">
+        <v>109.77</v>
+      </c>
+    </row>
+    <row r="497" spans="1:26">
+      <c r="A497" t="s">
+        <v>497</v>
+      </c>
+      <c r="B497">
+        <v>110.06</v>
+      </c>
+    </row>
+    <row r="498" spans="1:26">
+      <c r="A498" t="s">
+        <v>498</v>
+      </c>
+      <c r="B498">
+        <v>109.82</v>
+      </c>
+    </row>
+    <row r="499" spans="1:26">
+      <c r="A499" t="s">
+        <v>499</v>
+      </c>
+      <c r="B499">
+        <v>109.99</v>
+      </c>
+    </row>
+    <row r="500" spans="1:26">
+      <c r="A500" t="s">
+        <v>500</v>
+      </c>
+      <c r="B500">
+        <v>110.07</v>
+      </c>
+    </row>
+    <row r="501" spans="1:26">
+      <c r="A501" t="s">
+        <v>501</v>
+      </c>
+      <c r="B501">
+        <v>110.34</v>
+      </c>
+    </row>
+    <row r="502" spans="1:26">
+      <c r="A502" t="s">
+        <v>502</v>
+      </c>
+      <c r="B502">
+        <v>110.27</v>
+      </c>
+    </row>
+    <row r="503" spans="1:26">
+      <c r="A503" t="s">
+        <v>503</v>
+      </c>
+      <c r="B503">
+        <v>109.95</v>
+      </c>
+    </row>
+    <row r="504" spans="1:26">
+      <c r="A504" t="s">
+        <v>504</v>
+      </c>
+      <c r="B504">
+        <v>109.37</v>
+      </c>
+    </row>
+    <row r="505" spans="1:26">
+      <c r="A505" t="s">
+        <v>505</v>
+      </c>
+      <c r="B505">
+        <v>109.29</v>
+      </c>
+    </row>
+    <row r="506" spans="1:26">
+      <c r="A506" t="s">
+        <v>506</v>
+      </c>
+      <c r="B506">
+        <v>109.35</v>
+      </c>
+    </row>
+    <row r="507" spans="1:26">
+      <c r="A507" t="s">
+        <v>507</v>
+      </c>
+      <c r="B507">
+        <v>109.39</v>
+      </c>
+    </row>
+    <row r="508" spans="1:26">
+      <c r="A508" t="s">
+        <v>508</v>
+      </c>
+      <c r="B508">
+        <v>109.32</v>
+      </c>
+    </row>
+    <row r="509" spans="1:26">
+      <c r="A509" t="s">
+        <v>509</v>
+      </c>
+      <c r="B509">
+        <v>109.42</v>
+      </c>
+    </row>
+    <row r="510" spans="1:26">
+      <c r="A510" t="s">
+        <v>510</v>
+      </c>
+      <c r="B510">
+        <v>108.97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">