--- v5 (2026-09-10)
+++ v6 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="511">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="542">
   <si>
     <t>Génération Alpha</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR001400QKQ0</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>2024-08-30</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
@@ -1545,50 +1545,143 @@
     <t>2026-08-28</t>
   </si>
   <si>
     <t>2026-08-31</t>
   </si>
   <si>
     <t>2026-09-01</t>
   </si>
   <si>
     <t>2026-09-02</t>
   </si>
   <si>
     <t>2026-09-03</t>
   </si>
   <si>
     <t>2026-09-04</t>
   </si>
   <si>
     <t>2026-09-07</t>
   </si>
   <si>
     <t>2026-09-08</t>
   </si>
   <si>
     <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1892,51 +1985,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z510"/>
+  <dimension ref="A1:Z541"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -5973,50 +6066,298 @@
         <v>109.39</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" t="s">
         <v>508</v>
       </c>
       <c r="B508">
         <v>109.32</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" t="s">
         <v>509</v>
       </c>
       <c r="B509">
         <v>109.42</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" t="s">
         <v>510</v>
       </c>
       <c r="B510">
         <v>108.97</v>
+      </c>
+    </row>
+    <row r="511" spans="1:26">
+      <c r="A511" t="s">
+        <v>511</v>
+      </c>
+      <c r="B511">
+        <v>108.41</v>
+      </c>
+    </row>
+    <row r="512" spans="1:26">
+      <c r="A512" t="s">
+        <v>512</v>
+      </c>
+      <c r="B512">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="513" spans="1:26">
+      <c r="A513" t="s">
+        <v>513</v>
+      </c>
+      <c r="B513">
+        <v>107.84</v>
+      </c>
+    </row>
+    <row r="514" spans="1:26">
+      <c r="A514" t="s">
+        <v>514</v>
+      </c>
+      <c r="B514">
+        <v>107.72</v>
+      </c>
+    </row>
+    <row r="515" spans="1:26">
+      <c r="A515" t="s">
+        <v>515</v>
+      </c>
+      <c r="B515">
+        <v>107.98</v>
+      </c>
+    </row>
+    <row r="516" spans="1:26">
+      <c r="A516" t="s">
+        <v>516</v>
+      </c>
+      <c r="B516">
+        <v>108.35</v>
+      </c>
+    </row>
+    <row r="517" spans="1:26">
+      <c r="A517" t="s">
+        <v>517</v>
+      </c>
+      <c r="B517">
+        <v>108.33</v>
+      </c>
+    </row>
+    <row r="518" spans="1:26">
+      <c r="A518" t="s">
+        <v>518</v>
+      </c>
+      <c r="B518">
+        <v>108.81</v>
+      </c>
+    </row>
+    <row r="519" spans="1:26">
+      <c r="A519" t="s">
+        <v>519</v>
+      </c>
+      <c r="B519">
+        <v>108.63</v>
+      </c>
+    </row>
+    <row r="520" spans="1:26">
+      <c r="A520" t="s">
+        <v>520</v>
+      </c>
+      <c r="B520">
+        <v>108.44</v>
+      </c>
+    </row>
+    <row r="521" spans="1:26">
+      <c r="A521" t="s">
+        <v>521</v>
+      </c>
+      <c r="B521">
+        <v>108.04</v>
+      </c>
+    </row>
+    <row r="522" spans="1:26">
+      <c r="A522" t="s">
+        <v>522</v>
+      </c>
+      <c r="B522">
+        <v>108.06</v>
+      </c>
+    </row>
+    <row r="523" spans="1:26">
+      <c r="A523" t="s">
+        <v>523</v>
+      </c>
+      <c r="B523">
+        <v>107.42</v>
+      </c>
+    </row>
+    <row r="524" spans="1:26">
+      <c r="A524" t="s">
+        <v>524</v>
+      </c>
+      <c r="B524">
+        <v>107.58</v>
+      </c>
+    </row>
+    <row r="525" spans="1:26">
+      <c r="A525" t="s">
+        <v>525</v>
+      </c>
+      <c r="B525">
+        <v>107.74</v>
+      </c>
+    </row>
+    <row r="526" spans="1:26">
+      <c r="A526" t="s">
+        <v>526</v>
+      </c>
+      <c r="B526">
+        <v>107.84</v>
+      </c>
+    </row>
+    <row r="527" spans="1:26">
+      <c r="A527" t="s">
+        <v>527</v>
+      </c>
+      <c r="B527">
+        <v>107.95</v>
+      </c>
+    </row>
+    <row r="528" spans="1:26">
+      <c r="A528" t="s">
+        <v>528</v>
+      </c>
+      <c r="B528">
+        <v>108.15</v>
+      </c>
+    </row>
+    <row r="529" spans="1:26">
+      <c r="A529" t="s">
+        <v>529</v>
+      </c>
+      <c r="B529">
+        <v>108.47</v>
+      </c>
+    </row>
+    <row r="530" spans="1:26">
+      <c r="A530" t="s">
+        <v>530</v>
+      </c>
+      <c r="B530">
+        <v>108.26</v>
+      </c>
+    </row>
+    <row r="531" spans="1:26">
+      <c r="A531" t="s">
+        <v>531</v>
+      </c>
+      <c r="B531">
+        <v>107.8</v>
+      </c>
+    </row>
+    <row r="532" spans="1:26">
+      <c r="A532" t="s">
+        <v>532</v>
+      </c>
+      <c r="B532">
+        <v>108.16</v>
+      </c>
+    </row>
+    <row r="533" spans="1:26">
+      <c r="A533" t="s">
+        <v>533</v>
+      </c>
+      <c r="B533">
+        <v>108.01</v>
+      </c>
+    </row>
+    <row r="534" spans="1:26">
+      <c r="A534" t="s">
+        <v>534</v>
+      </c>
+      <c r="B534">
+        <v>107.89</v>
+      </c>
+    </row>
+    <row r="535" spans="1:26">
+      <c r="A535" t="s">
+        <v>535</v>
+      </c>
+      <c r="B535">
+        <v>107.62</v>
+      </c>
+    </row>
+    <row r="536" spans="1:26">
+      <c r="A536" t="s">
+        <v>536</v>
+      </c>
+      <c r="B536">
+        <v>107.93</v>
+      </c>
+    </row>
+    <row r="537" spans="1:26">
+      <c r="A537" t="s">
+        <v>537</v>
+      </c>
+      <c r="B537">
+        <v>107.87</v>
+      </c>
+    </row>
+    <row r="538" spans="1:26">
+      <c r="A538" t="s">
+        <v>538</v>
+      </c>
+      <c r="B538">
+        <v>107.68</v>
+      </c>
+    </row>
+    <row r="539" spans="1:26">
+      <c r="A539" t="s">
+        <v>539</v>
+      </c>
+      <c r="B539">
+        <v>107.52</v>
+      </c>
+    </row>
+    <row r="540" spans="1:26">
+      <c r="A540" t="s">
+        <v>540</v>
+      </c>
+      <c r="B540">
+        <v>107.66</v>
+      </c>
+    </row>
+    <row r="541" spans="1:26">
+      <c r="A541" t="s">
+        <v>541</v>
+      </c>
+      <c r="B541">
+        <v>106.95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">