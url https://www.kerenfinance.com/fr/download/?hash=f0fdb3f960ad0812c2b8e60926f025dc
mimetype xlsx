--- v0 (2026-05-21)
+++ v1 (2026-07-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR001400QKQ0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="45">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>GENERATION ALPHA C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -135,50 +135,56 @@
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -703,51 +709,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R41"/>
+  <dimension ref="B2:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -2466,95 +2472,201 @@
       </c>
       <c r="M40" t="n" s="13">
         <v>10789.687373000002</v>
       </c>
       <c r="N40" t="n" s="14">
         <v>0.015317267447146676</v>
       </c>
       <c r="O40" t="n" s="13">
         <v>11517.273244</v>
       </c>
       <c r="P40" t="n" s="14">
         <v>0.15172732439999992</v>
       </c>
       <c r="Q40" t="n" s="13">
         <v>12093.785438</v>
       </c>
       <c r="R40" t="n" s="14">
         <v>0.03875338457876887</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" t="s" s="9">
         <v>42</v>
       </c>
       <c r="C41" t="n" s="13">
-        <v>6757.050678</v>
+        <v>6756.962251000001</v>
       </c>
       <c r="D41" t="n" s="14">
-        <v>-0.32429493220000005</v>
+        <v>-0.32430377489999995</v>
       </c>
       <c r="E41" t="n" s="13">
-        <v>7310.918959000001</v>
+        <v>7310.896869000001</v>
       </c>
       <c r="F41" t="n" s="14">
-        <v>-0.060721473024164085</v>
+        <v>-0.06072204063236364</v>
       </c>
       <c r="G41" t="n" s="13">
         <v>8770.185959</v>
       </c>
       <c r="H41" t="n" s="14">
         <v>-0.12298140409999991</v>
       </c>
       <c r="I41" t="n" s="13">
         <v>9440.211594000002</v>
       </c>
       <c r="J41" t="n" s="14">
         <v>-0.011455223220054433</v>
       </c>
       <c r="K41" t="n" s="13">
-        <v>10346.437412</v>
+        <v>10375.720412</v>
       </c>
       <c r="L41" t="n" s="14">
-        <v>0.03464374120000002</v>
+        <v>0.03757204120000002</v>
       </c>
       <c r="M41" t="n" s="13">
         <v>10789.687373</v>
       </c>
       <c r="N41" t="n" s="14">
         <v>0.015317267447146454</v>
       </c>
       <c r="O41" t="n" s="13">
         <v>11517.273244</v>
       </c>
       <c r="P41" t="n" s="14">
         <v>0.15172732439999992</v>
       </c>
       <c r="Q41" t="n" s="13">
         <v>12093.785438</v>
       </c>
       <c r="R41" t="n" s="14">
+        <v>0.03875338457876887</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="B42" t="s" s="9">
+        <v>43</v>
+      </c>
+      <c r="C42" t="n" s="13">
+        <v>6759.12828</v>
+      </c>
+      <c r="D42" t="n" s="14">
+        <v>-0.32408717200000003</v>
+      </c>
+      <c r="E42" t="n" s="13">
+        <v>7459.912635</v>
+      </c>
+      <c r="F42" t="n" s="14">
+        <v>-0.05692387951997635</v>
+      </c>
+      <c r="G42" t="n" s="13">
+        <v>8770.185959</v>
+      </c>
+      <c r="H42" t="n" s="14">
+        <v>-0.12298140409999991</v>
+      </c>
+      <c r="I42" t="n" s="13">
+        <v>9440.211594000002</v>
+      </c>
+      <c r="J42" t="n" s="14">
+        <v>-0.011455223220054433</v>
+      </c>
+      <c r="K42" t="n" s="13">
+        <v>10352.489833</v>
+      </c>
+      <c r="L42" t="n" s="14">
+        <v>0.035248983300000036</v>
+      </c>
+      <c r="M42" t="n" s="13">
+        <v>10789.687373</v>
+      </c>
+      <c r="N42" t="n" s="14">
+        <v>0.015317267447146454</v>
+      </c>
+      <c r="O42" t="n" s="13">
+        <v>11517.273244</v>
+      </c>
+      <c r="P42" t="n" s="14">
+        <v>0.15172732439999992</v>
+      </c>
+      <c r="Q42" t="n" s="13">
+        <v>12093.785438</v>
+      </c>
+      <c r="R42" t="n" s="14">
+        <v>0.03875338457876887</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="B43" t="s" s="9">
+        <v>44</v>
+      </c>
+      <c r="C43" t="n" s="13">
+        <v>6759.993694000001</v>
+      </c>
+      <c r="D43" t="n" s="14">
+        <v>-0.32400063059999995</v>
+      </c>
+      <c r="E43" t="n" s="13">
+        <v>7498.943743999999</v>
+      </c>
+      <c r="F43" t="n" s="14">
+        <v>-0.05593908215253507</v>
+      </c>
+      <c r="G43" t="n" s="13">
+        <v>8770.185959</v>
+      </c>
+      <c r="H43" t="n" s="14">
+        <v>-0.12298140409999991</v>
+      </c>
+      <c r="I43" t="n" s="13">
+        <v>9440.211594000002</v>
+      </c>
+      <c r="J43" t="n" s="14">
+        <v>-0.011455223220054433</v>
+      </c>
+      <c r="K43" t="n" s="13">
+        <v>10331.916133</v>
+      </c>
+      <c r="L43" t="n" s="14">
+        <v>0.03319161330000009</v>
+      </c>
+      <c r="M43" t="n" s="13">
+        <v>10789.687373000002</v>
+      </c>
+      <c r="N43" t="n" s="14">
+        <v>0.015317267447146676</v>
+      </c>
+      <c r="O43" t="n" s="13">
+        <v>11517.273244</v>
+      </c>
+      <c r="P43" t="n" s="14">
+        <v>0.15172732439999992</v>
+      </c>
+      <c r="Q43" t="n" s="13">
+        <v>12093.785438000003</v>
+      </c>
+      <c r="R43" t="n" s="14">
         <v>0.03875338457876887</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">