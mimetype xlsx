--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR001400QKQ0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="47">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>GENERATION ALPHA C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -141,50 +141,56 @@
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -704,56 +710,56 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="34" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R43"/>
+  <dimension ref="B2:R45"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -2623,50 +2629,156 @@
       <c r="J43" t="n" s="14">
         <v>-0.011455223220054433</v>
       </c>
       <c r="K43" t="n" s="13">
         <v>10331.916133</v>
       </c>
       <c r="L43" t="n" s="14">
         <v>0.03319161330000009</v>
       </c>
       <c r="M43" t="n" s="13">
         <v>10789.687373000002</v>
       </c>
       <c r="N43" t="n" s="14">
         <v>0.015317267447146676</v>
       </c>
       <c r="O43" t="n" s="13">
         <v>11517.273244</v>
       </c>
       <c r="P43" t="n" s="14">
         <v>0.15172732439999992</v>
       </c>
       <c r="Q43" t="n" s="13">
         <v>12093.785438000003</v>
       </c>
       <c r="R43" t="n" s="14">
+        <v>0.03875338457876887</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="B44" t="s" s="9">
+        <v>45</v>
+      </c>
+      <c r="C44" t="n" s="13">
+        <v>6759.984144</v>
+      </c>
+      <c r="D44" t="n" s="14">
+        <v>-0.32400158560000003</v>
+      </c>
+      <c r="E44" t="n" s="13">
+        <v>7498.933671000001</v>
+      </c>
+      <c r="F44" t="n" s="14">
+        <v>-0.05593933577574017</v>
+      </c>
+      <c r="G44" t="n" s="13">
+        <v>8770.185959</v>
+      </c>
+      <c r="H44" t="n" s="14">
+        <v>-0.12298140409999991</v>
+      </c>
+      <c r="I44" t="n" s="13">
+        <v>9440.211594000002</v>
+      </c>
+      <c r="J44" t="n" s="14">
+        <v>-0.011455223220054433</v>
+      </c>
+      <c r="K44" t="n" s="13">
+        <v>10328.53188</v>
+      </c>
+      <c r="L44" t="n" s="14">
+        <v>0.03285318800000003</v>
+      </c>
+      <c r="M44" t="n" s="13">
+        <v>10789.687373000002</v>
+      </c>
+      <c r="N44" t="n" s="14">
+        <v>0.015317267447146676</v>
+      </c>
+      <c r="O44" t="n" s="13">
+        <v>11517.273244</v>
+      </c>
+      <c r="P44" t="n" s="14">
+        <v>0.15172732439999992</v>
+      </c>
+      <c r="Q44" t="n" s="13">
+        <v>12093.785438000003</v>
+      </c>
+      <c r="R44" t="n" s="14">
+        <v>0.03875338457876887</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="B45" t="s" s="9">
+        <v>46</v>
+      </c>
+      <c r="C45" t="n" s="13">
+        <v>6760.576938</v>
+      </c>
+      <c r="D45" t="n" s="14">
+        <v>-0.3239423062</v>
+      </c>
+      <c r="E45" t="n" s="13">
+        <v>7499.0261629999995</v>
+      </c>
+      <c r="F45" t="n" s="14">
+        <v>-0.05593700697455328</v>
+      </c>
+      <c r="G45" t="n" s="13">
+        <v>8770.185959</v>
+      </c>
+      <c r="H45" t="n" s="14">
+        <v>-0.12298140409999991</v>
+      </c>
+      <c r="I45" t="n" s="13">
+        <v>9440.211594000002</v>
+      </c>
+      <c r="J45" t="n" s="14">
+        <v>-0.011455223220054433</v>
+      </c>
+      <c r="K45" t="n" s="13">
+        <v>10327.614508</v>
+      </c>
+      <c r="L45" t="n" s="14">
+        <v>0.032761450800000036</v>
+      </c>
+      <c r="M45" t="n" s="13">
+        <v>10789.687373</v>
+      </c>
+      <c r="N45" t="n" s="14">
+        <v>0.015317267447146454</v>
+      </c>
+      <c r="O45" t="n" s="13">
+        <v>11517.273244</v>
+      </c>
+      <c r="P45" t="n" s="14">
+        <v>0.15172732439999992</v>
+      </c>
+      <c r="Q45" t="n" s="13">
+        <v>12093.785438000003</v>
+      </c>
+      <c r="R45" t="n" s="14">
         <v>0.03875338457876887</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">