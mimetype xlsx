--- v2 (2026-09-10)
+++ v3 (2026-10-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR001400QKQ0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="48">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>GENERATION ALPHA C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -147,50 +147,53 @@
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -715,51 +718,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R45"/>
+  <dimension ref="B2:R46"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -2735,50 +2738,103 @@
       <c r="J45" t="n" s="14">
         <v>-0.011455223220054433</v>
       </c>
       <c r="K45" t="n" s="13">
         <v>10327.614508</v>
       </c>
       <c r="L45" t="n" s="14">
         <v>0.032761450800000036</v>
       </c>
       <c r="M45" t="n" s="13">
         <v>10789.687373</v>
       </c>
       <c r="N45" t="n" s="14">
         <v>0.015317267447146454</v>
       </c>
       <c r="O45" t="n" s="13">
         <v>11517.273244</v>
       </c>
       <c r="P45" t="n" s="14">
         <v>0.15172732439999992</v>
       </c>
       <c r="Q45" t="n" s="13">
         <v>12093.785438000003</v>
       </c>
       <c r="R45" t="n" s="14">
+        <v>0.03875338457876887</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="B46" t="s" s="9">
+        <v>47</v>
+      </c>
+      <c r="C46" t="n" s="13">
+        <v>6760.859173</v>
+      </c>
+      <c r="D46" t="n" s="14">
+        <v>-0.3239140827</v>
+      </c>
+      <c r="E46" t="n" s="13">
+        <v>7499.066722999999</v>
+      </c>
+      <c r="F46" t="n" s="14">
+        <v>-0.05593598574562775</v>
+      </c>
+      <c r="G46" t="n" s="13">
+        <v>8770.185959</v>
+      </c>
+      <c r="H46" t="n" s="14">
+        <v>-0.12298140409999991</v>
+      </c>
+      <c r="I46" t="n" s="13">
+        <v>9440.211594000002</v>
+      </c>
+      <c r="J46" t="n" s="14">
+        <v>-0.011455223220054433</v>
+      </c>
+      <c r="K46" t="n" s="13">
+        <v>10321.028701</v>
+      </c>
+      <c r="L46" t="n" s="14">
+        <v>0.0321028700999999</v>
+      </c>
+      <c r="M46" t="n" s="13">
+        <v>10789.687373000002</v>
+      </c>
+      <c r="N46" t="n" s="14">
+        <v>0.015317267447146676</v>
+      </c>
+      <c r="O46" t="n" s="13">
+        <v>11517.273244</v>
+      </c>
+      <c r="P46" t="n" s="14">
+        <v>0.15172732439999992</v>
+      </c>
+      <c r="Q46" t="n" s="13">
+        <v>12093.785438</v>
+      </c>
+      <c r="R46" t="n" s="14">
         <v>0.03875338457876887</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">