--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR0010697532" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="96">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN CORPORATE C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -291,50 +291,53 @@
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -859,51 +862,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R92"/>
+  <dimension ref="B2:R93"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -5370,50 +5373,103 @@
       <c r="J92" t="n" s="14">
         <v>-0.0447187545447032</v>
       </c>
       <c r="K92" t="n" s="13">
         <v>10370.361737</v>
       </c>
       <c r="L92" t="n" s="14">
         <v>0.03703617370000001</v>
       </c>
       <c r="M92" t="n" s="13">
         <v>10374.458425999997</v>
       </c>
       <c r="N92" t="n" s="14">
         <v>0.012329310892235323</v>
       </c>
       <c r="O92" t="n" s="13">
         <v>12151.08877</v>
       </c>
       <c r="P92" t="n" s="14">
         <v>0.21510887700000003</v>
       </c>
       <c r="Q92" t="n" s="13">
         <v>12269.565683</v>
       </c>
       <c r="R92" t="n" s="14">
+        <v>0.070556838386435</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="B93" t="s" s="9">
+        <v>95</v>
+      </c>
+      <c r="C93" t="n" s="13">
+        <v>6921.301175</v>
+      </c>
+      <c r="D93" t="n" s="14">
+        <v>-0.3078698825</v>
+      </c>
+      <c r="E93" t="n" s="13">
+        <v>8377.651493</v>
+      </c>
+      <c r="F93" t="n" s="14">
+        <v>-0.05729872027436289</v>
+      </c>
+      <c r="G93" t="n" s="13">
+        <v>8373.826826</v>
+      </c>
+      <c r="H93" t="n" s="14">
+        <v>-0.16261731739999996</v>
+      </c>
+      <c r="I93" t="n" s="13">
+        <v>8717.536102999999</v>
+      </c>
+      <c r="J93" t="n" s="14">
+        <v>-0.0447187545447032</v>
+      </c>
+      <c r="K93" t="n" s="13">
+        <v>10369.01185</v>
+      </c>
+      <c r="L93" t="n" s="14">
+        <v>0.03690118500000006</v>
+      </c>
+      <c r="M93" t="n" s="13">
+        <v>10374.458425999997</v>
+      </c>
+      <c r="N93" t="n" s="14">
+        <v>0.012329310892235323</v>
+      </c>
+      <c r="O93" t="n" s="13">
+        <v>12151.08877</v>
+      </c>
+      <c r="P93" t="n" s="14">
+        <v>0.21510887700000003</v>
+      </c>
+      <c r="Q93" t="n" s="13">
+        <v>12269.565683</v>
+      </c>
+      <c r="R93" t="n" s="14">
         <v>0.070556838386435</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">