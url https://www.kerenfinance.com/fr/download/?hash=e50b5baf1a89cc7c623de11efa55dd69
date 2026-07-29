--- v1 (2026-06-13)
+++ v2 (2026-07-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR0010697532" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="98">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN CORPORATE C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -294,50 +294,56 @@
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -862,51 +868,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R93"/>
+  <dimension ref="B2:R95"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -5381,95 +5387,201 @@
       </c>
       <c r="M92" t="n" s="13">
         <v>10374.458425999997</v>
       </c>
       <c r="N92" t="n" s="14">
         <v>0.012329310892235323</v>
       </c>
       <c r="O92" t="n" s="13">
         <v>12151.08877</v>
       </c>
       <c r="P92" t="n" s="14">
         <v>0.21510887700000003</v>
       </c>
       <c r="Q92" t="n" s="13">
         <v>12269.565683</v>
       </c>
       <c r="R92" t="n" s="14">
         <v>0.070556838386435</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" t="s" s="9">
         <v>95</v>
       </c>
       <c r="C93" t="n" s="13">
-        <v>6921.301175</v>
+        <v>6921.306272</v>
       </c>
       <c r="D93" t="n" s="14">
-        <v>-0.3078698825</v>
+        <v>-0.30786937280000004</v>
       </c>
       <c r="E93" t="n" s="13">
-        <v>8377.651493</v>
+        <v>8379.882807</v>
       </c>
       <c r="F93" t="n" s="14">
-        <v>-0.05729872027436289</v>
+        <v>-0.057215034297595335</v>
       </c>
       <c r="G93" t="n" s="13">
         <v>8373.826826</v>
       </c>
       <c r="H93" t="n" s="14">
         <v>-0.16261731739999996</v>
       </c>
       <c r="I93" t="n" s="13">
         <v>8717.536102999999</v>
       </c>
       <c r="J93" t="n" s="14">
         <v>-0.0447187545447032</v>
       </c>
       <c r="K93" t="n" s="13">
         <v>10369.01185</v>
       </c>
       <c r="L93" t="n" s="14">
         <v>0.03690118500000006</v>
       </c>
       <c r="M93" t="n" s="13">
         <v>10374.458425999997</v>
       </c>
       <c r="N93" t="n" s="14">
         <v>0.012329310892235323</v>
       </c>
       <c r="O93" t="n" s="13">
         <v>12151.08877</v>
       </c>
       <c r="P93" t="n" s="14">
         <v>0.21510887700000003</v>
       </c>
       <c r="Q93" t="n" s="13">
         <v>12269.565683</v>
       </c>
       <c r="R93" t="n" s="14">
+        <v>0.070556838386435</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="B94" t="s" s="9">
+        <v>96</v>
+      </c>
+      <c r="C94" t="n" s="13">
+        <v>6921.281389000001</v>
+      </c>
+      <c r="D94" t="n" s="14">
+        <v>-0.3078718611</v>
+      </c>
+      <c r="E94" t="n" s="13">
+        <v>8377.623349000001</v>
+      </c>
+      <c r="F94" t="n" s="14">
+        <v>-0.057299775916847984</v>
+      </c>
+      <c r="G94" t="n" s="13">
+        <v>8373.826826</v>
+      </c>
+      <c r="H94" t="n" s="14">
+        <v>-0.16261731739999996</v>
+      </c>
+      <c r="I94" t="n" s="13">
+        <v>8717.536102999999</v>
+      </c>
+      <c r="J94" t="n" s="14">
+        <v>-0.0447187545447032</v>
+      </c>
+      <c r="K94" t="n" s="13">
+        <v>10332.753051000002</v>
+      </c>
+      <c r="L94" t="n" s="14">
+        <v>0.0332753051000001</v>
+      </c>
+      <c r="M94" t="n" s="13">
+        <v>10374.458425999997</v>
+      </c>
+      <c r="N94" t="n" s="14">
+        <v>0.012329310892235323</v>
+      </c>
+      <c r="O94" t="n" s="13">
+        <v>12151.08877</v>
+      </c>
+      <c r="P94" t="n" s="14">
+        <v>0.21510887700000003</v>
+      </c>
+      <c r="Q94" t="n" s="13">
+        <v>12269.565683</v>
+      </c>
+      <c r="R94" t="n" s="14">
+        <v>0.070556838386435</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="B95" t="s" s="9">
+        <v>97</v>
+      </c>
+      <c r="C95" t="n" s="13">
+        <v>6921.529109</v>
+      </c>
+      <c r="D95" t="n" s="14">
+        <v>-0.3078470891</v>
+      </c>
+      <c r="E95" t="n" s="13">
+        <v>8377.658056</v>
+      </c>
+      <c r="F95" t="n" s="14">
+        <v>-0.057298474105656805</v>
+      </c>
+      <c r="G95" t="n" s="13">
+        <v>8373.826826</v>
+      </c>
+      <c r="H95" t="n" s="14">
+        <v>-0.16261731739999996</v>
+      </c>
+      <c r="I95" t="n" s="13">
+        <v>8717.536102999999</v>
+      </c>
+      <c r="J95" t="n" s="14">
+        <v>-0.0447187545447032</v>
+      </c>
+      <c r="K95" t="n" s="13">
+        <v>10311.339573</v>
+      </c>
+      <c r="L95" t="n" s="14">
+        <v>0.031133957300000015</v>
+      </c>
+      <c r="M95" t="n" s="13">
+        <v>10374.458425999997</v>
+      </c>
+      <c r="N95" t="n" s="14">
+        <v>0.012329310892235323</v>
+      </c>
+      <c r="O95" t="n" s="13">
+        <v>12151.08877</v>
+      </c>
+      <c r="P95" t="n" s="14">
+        <v>0.21510887700000003</v>
+      </c>
+      <c r="Q95" t="n" s="13">
+        <v>12269.565683</v>
+      </c>
+      <c r="R95" t="n" s="14">
         <v>0.070556838386435</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">