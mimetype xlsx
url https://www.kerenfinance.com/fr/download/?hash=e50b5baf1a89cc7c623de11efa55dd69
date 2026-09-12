--- v2 (2026-07-29)
+++ v3 (2026-09-12)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR0010697532" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="100">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN CORPORATE C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -300,50 +300,56 @@
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -863,56 +869,56 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="34" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R95"/>
+  <dimension ref="B2:R97"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -5538,50 +5544,156 @@
       <c r="J95" t="n" s="14">
         <v>-0.0447187545447032</v>
       </c>
       <c r="K95" t="n" s="13">
         <v>10311.339573</v>
       </c>
       <c r="L95" t="n" s="14">
         <v>0.031133957300000015</v>
       </c>
       <c r="M95" t="n" s="13">
         <v>10374.458425999997</v>
       </c>
       <c r="N95" t="n" s="14">
         <v>0.012329310892235323</v>
       </c>
       <c r="O95" t="n" s="13">
         <v>12151.08877</v>
       </c>
       <c r="P95" t="n" s="14">
         <v>0.21510887700000003</v>
       </c>
       <c r="Q95" t="n" s="13">
         <v>12269.565683</v>
       </c>
       <c r="R95" t="n" s="14">
+        <v>0.070556838386435</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="B96" t="s" s="9">
+        <v>98</v>
+      </c>
+      <c r="C96" t="n" s="13">
+        <v>6921.975921</v>
+      </c>
+      <c r="D96" t="n" s="14">
+        <v>-0.3078024079</v>
+      </c>
+      <c r="E96" t="n" s="13">
+        <v>8377.733538999999</v>
+      </c>
+      <c r="F96" t="n" s="14">
+        <v>-0.05729564285595712</v>
+      </c>
+      <c r="G96" t="n" s="13">
+        <v>8373.826826</v>
+      </c>
+      <c r="H96" t="n" s="14">
+        <v>-0.16261731739999996</v>
+      </c>
+      <c r="I96" t="n" s="13">
+        <v>8717.536102999999</v>
+      </c>
+      <c r="J96" t="n" s="14">
+        <v>-0.0447187545447032</v>
+      </c>
+      <c r="K96" t="n" s="13">
+        <v>10310.662113</v>
+      </c>
+      <c r="L96" t="n" s="14">
+        <v>0.03106621129999998</v>
+      </c>
+      <c r="M96" t="n" s="13">
+        <v>10374.458426</v>
+      </c>
+      <c r="N96" t="n" s="14">
+        <v>0.012329310892235323</v>
+      </c>
+      <c r="O96" t="n" s="13">
+        <v>12151.08877</v>
+      </c>
+      <c r="P96" t="n" s="14">
+        <v>0.21510887700000003</v>
+      </c>
+      <c r="Q96" t="n" s="13">
+        <v>12269.565683</v>
+      </c>
+      <c r="R96" t="n" s="14">
+        <v>0.070556838386435</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="B97" t="s" s="9">
+        <v>99</v>
+      </c>
+      <c r="C97" t="n" s="13">
+        <v>6922.25614</v>
+      </c>
+      <c r="D97" t="n" s="14">
+        <v>-0.30777438599999996</v>
+      </c>
+      <c r="E97" t="n" s="13">
+        <v>8377.773516</v>
+      </c>
+      <c r="F97" t="n" s="14">
+        <v>-0.05729414338787442</v>
+      </c>
+      <c r="G97" t="n" s="13">
+        <v>8373.826826</v>
+      </c>
+      <c r="H97" t="n" s="14">
+        <v>-0.16261731739999996</v>
+      </c>
+      <c r="I97" t="n" s="13">
+        <v>8717.536102999999</v>
+      </c>
+      <c r="J97" t="n" s="14">
+        <v>-0.0447187545447032</v>
+      </c>
+      <c r="K97" t="n" s="13">
+        <v>10296.815466</v>
+      </c>
+      <c r="L97" t="n" s="14">
+        <v>0.029681546599999997</v>
+      </c>
+      <c r="M97" t="n" s="13">
+        <v>10374.458425999997</v>
+      </c>
+      <c r="N97" t="n" s="14">
+        <v>0.012329310892235323</v>
+      </c>
+      <c r="O97" t="n" s="13">
+        <v>12151.08877</v>
+      </c>
+      <c r="P97" t="n" s="14">
+        <v>0.21510887700000003</v>
+      </c>
+      <c r="Q97" t="n" s="13">
+        <v>12269.565683</v>
+      </c>
+      <c r="R97" t="n" s="14">
         <v>0.070556838386435</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">