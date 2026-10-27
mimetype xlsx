--- v3 (2026-09-12)
+++ v4 (2026-10-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR0010697532" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="101">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN CORPORATE C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -306,50 +306,53 @@
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -874,51 +877,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R97"/>
+  <dimension ref="B2:R98"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -5650,50 +5653,103 @@
       <c r="J97" t="n" s="14">
         <v>-0.0447187545447032</v>
       </c>
       <c r="K97" t="n" s="13">
         <v>10296.815466</v>
       </c>
       <c r="L97" t="n" s="14">
         <v>0.029681546599999997</v>
       </c>
       <c r="M97" t="n" s="13">
         <v>10374.458425999997</v>
       </c>
       <c r="N97" t="n" s="14">
         <v>0.012329310892235323</v>
       </c>
       <c r="O97" t="n" s="13">
         <v>12151.08877</v>
       </c>
       <c r="P97" t="n" s="14">
         <v>0.21510887700000003</v>
       </c>
       <c r="Q97" t="n" s="13">
         <v>12269.565683</v>
       </c>
       <c r="R97" t="n" s="14">
+        <v>0.070556838386435</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="B98" t="s" s="9">
+        <v>100</v>
+      </c>
+      <c r="C98" t="n" s="13">
+        <v>6923.255896000001</v>
+      </c>
+      <c r="D98" t="n" s="14">
+        <v>-0.3076744104</v>
+      </c>
+      <c r="E98" t="n" s="13">
+        <v>8377.924777</v>
+      </c>
+      <c r="F98" t="n" s="14">
+        <v>-0.05728846989271763</v>
+      </c>
+      <c r="G98" t="n" s="13">
+        <v>8373.826826</v>
+      </c>
+      <c r="H98" t="n" s="14">
+        <v>-0.16261731739999996</v>
+      </c>
+      <c r="I98" t="n" s="13">
+        <v>8717.536102999999</v>
+      </c>
+      <c r="J98" t="n" s="14">
+        <v>-0.0447187545447032</v>
+      </c>
+      <c r="K98" t="n" s="13">
+        <v>10289.764643999999</v>
+      </c>
+      <c r="L98" t="n" s="14">
+        <v>0.0289764643999999</v>
+      </c>
+      <c r="M98" t="n" s="13">
+        <v>10374.458426</v>
+      </c>
+      <c r="N98" t="n" s="14">
+        <v>0.012329310892235323</v>
+      </c>
+      <c r="O98" t="n" s="13">
+        <v>12151.08877</v>
+      </c>
+      <c r="P98" t="n" s="14">
+        <v>0.21510887700000003</v>
+      </c>
+      <c r="Q98" t="n" s="13">
+        <v>12269.565683</v>
+      </c>
+      <c r="R98" t="n" s="14">
         <v>0.070556838386435</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">