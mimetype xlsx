--- v0 (2026-05-16)
+++ v1 (2026-07-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR001400Y1O4" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="32">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>GENERATION EVO Part C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -96,50 +96,56 @@
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -664,51 +670,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R25"/>
+  <dimension ref="B2:R27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -1579,95 +1585,201 @@
       </c>
       <c r="M24" t="n" s="13">
         <v>10200.712792</v>
       </c>
       <c r="N24" t="n" s="14">
         <v>0.003982410089251598</v>
       </c>
       <c r="O24" t="n" s="13">
         <v>11088.03412</v>
       </c>
       <c r="P24" t="n" s="14">
         <v>0.1088034120000001</v>
       </c>
       <c r="Q24" t="n" s="13">
         <v>11269.978108</v>
       </c>
       <c r="R24" t="n" s="14">
         <v>0.02419962971529932</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" t="s" s="9">
         <v>29</v>
       </c>
       <c r="C25" t="n" s="13">
-        <v>7918.819998999999</v>
+        <v>7918.786655999999</v>
       </c>
       <c r="D25" t="n" s="14">
-        <v>-0.20811800010000003</v>
+        <v>-0.20812133440000002</v>
       </c>
       <c r="E25" t="n" s="13">
-        <v>8161.892137000001</v>
+        <v>8155.1356670000005</v>
       </c>
       <c r="F25" t="n" s="14">
-        <v>-0.03980780772646353</v>
+        <v>-0.0399668311210859</v>
       </c>
       <c r="G25" t="n" s="13">
         <v>8770.883297</v>
       </c>
       <c r="H25" t="n" s="14">
         <v>-0.12291167029999994</v>
       </c>
       <c r="I25" t="n" s="13">
         <v>9105.189311</v>
       </c>
       <c r="J25" t="n" s="14">
         <v>-0.01857346482611233</v>
       </c>
       <c r="K25" t="n" s="13">
-        <v>10194.963882000002</v>
+        <v>10195.212376</v>
       </c>
       <c r="L25" t="n" s="14">
-        <v>0.019496388200000103</v>
+        <v>0.01952123760000002</v>
       </c>
       <c r="M25" t="n" s="13">
-        <v>10200.712792</v>
+        <v>10200.712791999998</v>
       </c>
       <c r="N25" t="n" s="14">
         <v>0.003982410089251598</v>
       </c>
       <c r="O25" t="n" s="13">
         <v>11088.03412</v>
       </c>
       <c r="P25" t="n" s="14">
         <v>0.1088034120000001</v>
       </c>
       <c r="Q25" t="n" s="13">
-        <v>11269.978107999998</v>
+        <v>11269.978108</v>
       </c>
       <c r="R25" t="n" s="14">
+        <v>0.02419962971529932</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="B26" t="s" s="9">
+        <v>30</v>
+      </c>
+      <c r="C26" t="n" s="13">
+        <v>7919.884187000001</v>
+      </c>
+      <c r="D26" t="n" s="14">
+        <v>-0.20801158129999997</v>
+      </c>
+      <c r="E26" t="n" s="13">
+        <v>8134.635616999998</v>
+      </c>
+      <c r="F26" t="n" s="14">
+        <v>-0.0404499756747676</v>
+      </c>
+      <c r="G26" t="n" s="13">
+        <v>8770.883297</v>
+      </c>
+      <c r="H26" t="n" s="14">
+        <v>-0.12291167029999994</v>
+      </c>
+      <c r="I26" t="n" s="13">
+        <v>9105.189311</v>
+      </c>
+      <c r="J26" t="n" s="14">
+        <v>-0.01857346482611233</v>
+      </c>
+      <c r="K26" t="n" s="13">
+        <v>10195.212376</v>
+      </c>
+      <c r="L26" t="n" s="14">
+        <v>0.01952123760000002</v>
+      </c>
+      <c r="M26" t="n" s="13">
+        <v>10200.712791999998</v>
+      </c>
+      <c r="N26" t="n" s="14">
+        <v>0.003982410089251598</v>
+      </c>
+      <c r="O26" t="n" s="13">
+        <v>11088.03412</v>
+      </c>
+      <c r="P26" t="n" s="14">
+        <v>0.1088034120000001</v>
+      </c>
+      <c r="Q26" t="n" s="13">
+        <v>11269.978108000001</v>
+      </c>
+      <c r="R26" t="n" s="14">
+        <v>0.02419962971529932</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="B27" t="s" s="9">
+        <v>31</v>
+      </c>
+      <c r="C27" t="n" s="13">
+        <v>7920.482237</v>
+      </c>
+      <c r="D27" t="n" s="14">
+        <v>-0.20795177629999995</v>
+      </c>
+      <c r="E27" t="n" s="13">
+        <v>7956.143802</v>
+      </c>
+      <c r="F27" t="n" s="14">
+        <v>-0.0446983566865895</v>
+      </c>
+      <c r="G27" t="n" s="13">
+        <v>8770.883297</v>
+      </c>
+      <c r="H27" t="n" s="14">
+        <v>-0.12291167029999994</v>
+      </c>
+      <c r="I27" t="n" s="13">
+        <v>9105.189311</v>
+      </c>
+      <c r="J27" t="n" s="14">
+        <v>-0.01857346482611233</v>
+      </c>
+      <c r="K27" t="n" s="13">
+        <v>10195.212376</v>
+      </c>
+      <c r="L27" t="n" s="14">
+        <v>0.01952123760000002</v>
+      </c>
+      <c r="M27" t="n" s="13">
+        <v>10200.712791999998</v>
+      </c>
+      <c r="N27" t="n" s="14">
+        <v>0.003982410089251598</v>
+      </c>
+      <c r="O27" t="n" s="13">
+        <v>11088.03412</v>
+      </c>
+      <c r="P27" t="n" s="14">
+        <v>0.1088034120000001</v>
+      </c>
+      <c r="Q27" t="n" s="13">
+        <v>11269.978108</v>
+      </c>
+      <c r="R27" t="n" s="14">
         <v>0.02419962971529932</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">