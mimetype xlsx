--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR001400Y1O4" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="34">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>GENERATION EVO Part C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -102,50 +102,56 @@
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -665,56 +671,56 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="34" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R27"/>
+  <dimension ref="B2:R29"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -1736,50 +1742,156 @@
       <c r="J27" t="n" s="14">
         <v>-0.01857346482611233</v>
       </c>
       <c r="K27" t="n" s="13">
         <v>10195.212376</v>
       </c>
       <c r="L27" t="n" s="14">
         <v>0.01952123760000002</v>
       </c>
       <c r="M27" t="n" s="13">
         <v>10200.712791999998</v>
       </c>
       <c r="N27" t="n" s="14">
         <v>0.003982410089251598</v>
       </c>
       <c r="O27" t="n" s="13">
         <v>11088.03412</v>
       </c>
       <c r="P27" t="n" s="14">
         <v>0.1088034120000001</v>
       </c>
       <c r="Q27" t="n" s="13">
         <v>11269.978108</v>
       </c>
       <c r="R27" t="n" s="14">
+        <v>0.02419962971529932</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="B28" t="s" s="9">
+        <v>32</v>
+      </c>
+      <c r="C28" t="n" s="13">
+        <v>7920.183782</v>
+      </c>
+      <c r="D28" t="n" s="14">
+        <v>-0.20798162180000002</v>
+      </c>
+      <c r="E28" t="n" s="13">
+        <v>7956.0413690000005</v>
+      </c>
+      <c r="F28" t="n" s="14">
+        <v>-0.04470081654452085</v>
+      </c>
+      <c r="G28" t="n" s="13">
+        <v>8770.883297</v>
+      </c>
+      <c r="H28" t="n" s="14">
+        <v>-0.12291167029999994</v>
+      </c>
+      <c r="I28" t="n" s="13">
+        <v>9105.189311</v>
+      </c>
+      <c r="J28" t="n" s="14">
+        <v>-0.01857346482611233</v>
+      </c>
+      <c r="K28" t="n" s="13">
+        <v>10195.212376</v>
+      </c>
+      <c r="L28" t="n" s="14">
+        <v>0.01952123760000002</v>
+      </c>
+      <c r="M28" t="n" s="13">
+        <v>10200.712791999998</v>
+      </c>
+      <c r="N28" t="n" s="14">
+        <v>0.003982410089251598</v>
+      </c>
+      <c r="O28" t="n" s="13">
+        <v>11088.03412</v>
+      </c>
+      <c r="P28" t="n" s="14">
+        <v>0.1088034120000001</v>
+      </c>
+      <c r="Q28" t="n" s="13">
+        <v>11269.978108</v>
+      </c>
+      <c r="R28" t="n" s="14">
+        <v>0.02419962971529932</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="B29" t="s" s="9">
+        <v>33</v>
+      </c>
+      <c r="C29" t="n" s="13">
+        <v>7920.313781</v>
+      </c>
+      <c r="D29" t="n" s="14">
+        <v>-0.20796862189999998</v>
+      </c>
+      <c r="E29" t="n" s="13">
+        <v>7956.052561999999</v>
+      </c>
+      <c r="F29" t="n" s="14">
+        <v>-0.04470054775110344</v>
+      </c>
+      <c r="G29" t="n" s="13">
+        <v>8770.883297</v>
+      </c>
+      <c r="H29" t="n" s="14">
+        <v>-0.12291167029999994</v>
+      </c>
+      <c r="I29" t="n" s="13">
+        <v>9105.189311</v>
+      </c>
+      <c r="J29" t="n" s="14">
+        <v>-0.01857346482611233</v>
+      </c>
+      <c r="K29" t="n" s="13">
+        <v>10195.212376</v>
+      </c>
+      <c r="L29" t="n" s="14">
+        <v>0.01952123760000002</v>
+      </c>
+      <c r="M29" t="n" s="13">
+        <v>10200.712791999998</v>
+      </c>
+      <c r="N29" t="n" s="14">
+        <v>0.003982410089251598</v>
+      </c>
+      <c r="O29" t="n" s="13">
+        <v>11088.03412</v>
+      </c>
+      <c r="P29" t="n" s="14">
+        <v>0.1088034120000001</v>
+      </c>
+      <c r="Q29" t="n" s="13">
+        <v>11269.978108</v>
+      </c>
+      <c r="R29" t="n" s="14">
         <v>0.02419962971529932</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">