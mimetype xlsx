--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR001400Y1O4" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="35">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>GENERATION EVO Part C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -108,50 +108,53 @@
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -676,51 +679,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R29"/>
+  <dimension ref="B2:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -1848,50 +1851,103 @@
       <c r="J29" t="n" s="14">
         <v>-0.01857346482611233</v>
       </c>
       <c r="K29" t="n" s="13">
         <v>10195.212376</v>
       </c>
       <c r="L29" t="n" s="14">
         <v>0.01952123760000002</v>
       </c>
       <c r="M29" t="n" s="13">
         <v>10200.712791999998</v>
       </c>
       <c r="N29" t="n" s="14">
         <v>0.003982410089251598</v>
       </c>
       <c r="O29" t="n" s="13">
         <v>11088.03412</v>
       </c>
       <c r="P29" t="n" s="14">
         <v>0.1088034120000001</v>
       </c>
       <c r="Q29" t="n" s="13">
         <v>11269.978108</v>
       </c>
       <c r="R29" t="n" s="14">
+        <v>0.02419962971529932</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="B30" t="s" s="9">
+        <v>34</v>
+      </c>
+      <c r="C30" t="n" s="13">
+        <v>7920.341768</v>
+      </c>
+      <c r="D30" t="n" s="14">
+        <v>-0.2079658232</v>
+      </c>
+      <c r="E30" t="n" s="13">
+        <v>7956.028251000002</v>
+      </c>
+      <c r="F30" t="n" s="14">
+        <v>-0.04470113156608424</v>
+      </c>
+      <c r="G30" t="n" s="13">
+        <v>8770.883297</v>
+      </c>
+      <c r="H30" t="n" s="14">
+        <v>-0.12291167029999994</v>
+      </c>
+      <c r="I30" t="n" s="13">
+        <v>9105.189311</v>
+      </c>
+      <c r="J30" t="n" s="14">
+        <v>-0.01857346482611233</v>
+      </c>
+      <c r="K30" t="n" s="13">
+        <v>10196.934653</v>
+      </c>
+      <c r="L30" t="n" s="14">
+        <v>0.019693465300000046</v>
+      </c>
+      <c r="M30" t="n" s="13">
+        <v>10200.712791999998</v>
+      </c>
+      <c r="N30" t="n" s="14">
+        <v>0.003982410089251598</v>
+      </c>
+      <c r="O30" t="n" s="13">
+        <v>11088.03412</v>
+      </c>
+      <c r="P30" t="n" s="14">
+        <v>0.1088034120000001</v>
+      </c>
+      <c r="Q30" t="n" s="13">
+        <v>11269.978108</v>
+      </c>
+      <c r="R30" t="n" s="14">
         <v>0.02419962971529932</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">