--- v0 (2026-05-13)
+++ v1 (2026-07-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR001400J5O4" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="54">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN 2029 C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -162,50 +162,56 @@
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -730,51 +736,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R48"/>
+  <dimension ref="B2:R50"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -2864,95 +2870,201 @@
       </c>
       <c r="M47" t="n" s="13">
         <v>9433.063646999997</v>
       </c>
       <c r="N47" t="n" s="14">
         <v>-0.009680203267677934</v>
       </c>
       <c r="O47" t="n" s="13">
         <v>10894.155571</v>
       </c>
       <c r="P47" t="n" s="14">
         <v>0.08941555709999993</v>
       </c>
       <c r="Q47" t="n" s="13">
         <v>11180.234090000002</v>
       </c>
       <c r="R47" t="n" s="14">
         <v>0.018767658377490504</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" t="s" s="9">
         <v>51</v>
       </c>
       <c r="C48" t="n" s="13">
-        <v>7752.212154</v>
+        <v>7752.196156999999</v>
       </c>
       <c r="D48" t="n" s="14">
-        <v>-0.2247787846</v>
+        <v>-0.22478038430000002</v>
       </c>
       <c r="E48" t="n" s="13">
-        <v>7177.501579999999</v>
+        <v>7177.496966</v>
       </c>
       <c r="F48" t="n" s="14">
-        <v>-0.05377253537968785</v>
+        <v>-0.05377263675885269</v>
       </c>
       <c r="G48" t="n" s="13">
         <v>8122.833001999999</v>
       </c>
       <c r="H48" t="n" s="14">
         <v>-0.18771669980000005</v>
       </c>
       <c r="I48" t="n" s="13">
         <v>8498.674861000003</v>
       </c>
       <c r="J48" t="n" s="14">
         <v>-0.02674822956056233</v>
       </c>
       <c r="K48" t="n" s="13">
         <v>10171.872347999999</v>
       </c>
       <c r="L48" t="n" s="14">
         <v>0.01718723479999995</v>
       </c>
       <c r="M48" t="n" s="13">
         <v>9433.063646999997</v>
       </c>
       <c r="N48" t="n" s="14">
         <v>-0.009680203267677934</v>
       </c>
       <c r="O48" t="n" s="13">
         <v>10894.155571</v>
       </c>
       <c r="P48" t="n" s="14">
         <v>0.08941555709999993</v>
       </c>
       <c r="Q48" t="n" s="13">
         <v>11180.234090000004</v>
       </c>
       <c r="R48" t="n" s="14">
+        <v>0.018767658377490726</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="B49" t="s" s="9">
+        <v>52</v>
+      </c>
+      <c r="C49" t="n" s="13">
+        <v>7751.95937</v>
+      </c>
+      <c r="D49" t="n" s="14">
+        <v>-0.224804063</v>
+      </c>
+      <c r="E49" t="n" s="13">
+        <v>7177.434888999997</v>
+      </c>
+      <c r="F49" t="n" s="14">
+        <v>-0.053774000724777116</v>
+      </c>
+      <c r="G49" t="n" s="13">
+        <v>8122.833001999999</v>
+      </c>
+      <c r="H49" t="n" s="14">
+        <v>-0.18771669980000005</v>
+      </c>
+      <c r="I49" t="n" s="13">
+        <v>8498.674861000003</v>
+      </c>
+      <c r="J49" t="n" s="14">
+        <v>-0.02674822956056233</v>
+      </c>
+      <c r="K49" t="n" s="13">
+        <v>10171.872347999999</v>
+      </c>
+      <c r="L49" t="n" s="14">
+        <v>0.01718723479999995</v>
+      </c>
+      <c r="M49" t="n" s="13">
+        <v>9433.063646999997</v>
+      </c>
+      <c r="N49" t="n" s="14">
+        <v>-0.009680203267677934</v>
+      </c>
+      <c r="O49" t="n" s="13">
+        <v>10894.155571</v>
+      </c>
+      <c r="P49" t="n" s="14">
+        <v>0.08941555709999993</v>
+      </c>
+      <c r="Q49" t="n" s="13">
+        <v>11180.234090000004</v>
+      </c>
+      <c r="R49" t="n" s="14">
+        <v>0.018767658377490726</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="B50" t="s" s="9">
+        <v>53</v>
+      </c>
+      <c r="C50" t="n" s="13">
+        <v>7751.943435</v>
+      </c>
+      <c r="D50" t="n" s="14">
+        <v>-0.22480565649999995</v>
+      </c>
+      <c r="E50" t="n" s="13">
+        <v>7177.433439999998</v>
+      </c>
+      <c r="F50" t="n" s="14">
+        <v>-0.05377403256255775</v>
+      </c>
+      <c r="G50" t="n" s="13">
+        <v>8122.833001999999</v>
+      </c>
+      <c r="H50" t="n" s="14">
+        <v>-0.18771669980000005</v>
+      </c>
+      <c r="I50" t="n" s="13">
+        <v>8498.674861000003</v>
+      </c>
+      <c r="J50" t="n" s="14">
+        <v>-0.02674822956056233</v>
+      </c>
+      <c r="K50" t="n" s="13">
+        <v>10171.872347999999</v>
+      </c>
+      <c r="L50" t="n" s="14">
+        <v>0.01718723479999995</v>
+      </c>
+      <c r="M50" t="n" s="13">
+        <v>9433.063646999997</v>
+      </c>
+      <c r="N50" t="n" s="14">
+        <v>-0.009680203267677934</v>
+      </c>
+      <c r="O50" t="n" s="13">
+        <v>10894.155571</v>
+      </c>
+      <c r="P50" t="n" s="14">
+        <v>0.08941555709999993</v>
+      </c>
+      <c r="Q50" t="n" s="13">
+        <v>11180.234090000004</v>
+      </c>
+      <c r="R50" t="n" s="14">
         <v>0.018767658377490726</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">