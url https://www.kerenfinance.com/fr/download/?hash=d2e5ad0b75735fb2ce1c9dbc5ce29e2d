--- v1 (2026-07-13)
+++ v2 (2026-09-10)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR001400J5O4" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="56">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN 2029 C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -168,50 +168,56 @@
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -731,56 +737,56 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="34" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R50"/>
+  <dimension ref="B2:R52"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -3021,50 +3027,156 @@
       <c r="J50" t="n" s="14">
         <v>-0.02674822956056233</v>
       </c>
       <c r="K50" t="n" s="13">
         <v>10171.872347999999</v>
       </c>
       <c r="L50" t="n" s="14">
         <v>0.01718723479999995</v>
       </c>
       <c r="M50" t="n" s="13">
         <v>9433.063646999997</v>
       </c>
       <c r="N50" t="n" s="14">
         <v>-0.009680203267677934</v>
       </c>
       <c r="O50" t="n" s="13">
         <v>10894.155571</v>
       </c>
       <c r="P50" t="n" s="14">
         <v>0.08941555709999993</v>
       </c>
       <c r="Q50" t="n" s="13">
         <v>11180.234090000004</v>
       </c>
       <c r="R50" t="n" s="14">
+        <v>0.018767658377490726</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="B51" t="s" s="9">
+        <v>54</v>
+      </c>
+      <c r="C51" t="n" s="13">
+        <v>7752.43239</v>
+      </c>
+      <c r="D51" t="n" s="14">
+        <v>-0.22475676099999997</v>
+      </c>
+      <c r="E51" t="n" s="13">
+        <v>7177.564930999999</v>
+      </c>
+      <c r="F51" t="n" s="14">
+        <v>-0.053771143432109536</v>
+      </c>
+      <c r="G51" t="n" s="13">
+        <v>8122.833001999999</v>
+      </c>
+      <c r="H51" t="n" s="14">
+        <v>-0.18771669980000005</v>
+      </c>
+      <c r="I51" t="n" s="13">
+        <v>8498.674861000003</v>
+      </c>
+      <c r="J51" t="n" s="14">
+        <v>-0.02674822956056233</v>
+      </c>
+      <c r="K51" t="n" s="13">
+        <v>10171.872347999999</v>
+      </c>
+      <c r="L51" t="n" s="14">
+        <v>0.01718723479999995</v>
+      </c>
+      <c r="M51" t="n" s="13">
+        <v>9433.063646999999</v>
+      </c>
+      <c r="N51" t="n" s="14">
+        <v>-0.009680203267677823</v>
+      </c>
+      <c r="O51" t="n" s="13">
+        <v>10894.155571</v>
+      </c>
+      <c r="P51" t="n" s="14">
+        <v>0.08941555709999993</v>
+      </c>
+      <c r="Q51" t="n" s="13">
+        <v>11180.234090000005</v>
+      </c>
+      <c r="R51" t="n" s="14">
+        <v>0.018767658377490726</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="B52" t="s" s="9">
+        <v>55</v>
+      </c>
+      <c r="C52" t="n" s="13">
+        <v>7752.2358810000005</v>
+      </c>
+      <c r="D52" t="n" s="14">
+        <v>-0.22477641189999997</v>
+      </c>
+      <c r="E52" t="n" s="13">
+        <v>7177.5162470000005</v>
+      </c>
+      <c r="F52" t="n" s="14">
+        <v>-0.05377221311559055</v>
+      </c>
+      <c r="G52" t="n" s="13">
+        <v>8122.833001999999</v>
+      </c>
+      <c r="H52" t="n" s="14">
+        <v>-0.18771669980000005</v>
+      </c>
+      <c r="I52" t="n" s="13">
+        <v>8498.674861000003</v>
+      </c>
+      <c r="J52" t="n" s="14">
+        <v>-0.02674822956056233</v>
+      </c>
+      <c r="K52" t="n" s="13">
+        <v>10171.872347999999</v>
+      </c>
+      <c r="L52" t="n" s="14">
+        <v>0.01718723479999995</v>
+      </c>
+      <c r="M52" t="n" s="13">
+        <v>9433.063647</v>
+      </c>
+      <c r="N52" t="n" s="14">
+        <v>-0.009680203267677823</v>
+      </c>
+      <c r="O52" t="n" s="13">
+        <v>10894.155571</v>
+      </c>
+      <c r="P52" t="n" s="14">
+        <v>0.08941555709999993</v>
+      </c>
+      <c r="Q52" t="n" s="13">
+        <v>11180.234090000004</v>
+      </c>
+      <c r="R52" t="n" s="14">
         <v>0.018767658377490726</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">