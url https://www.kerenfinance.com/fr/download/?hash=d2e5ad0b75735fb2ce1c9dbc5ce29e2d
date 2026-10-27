--- v2 (2026-09-10)
+++ v3 (2026-10-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR001400J5O4" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="57">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN 2029 C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -174,50 +174,53 @@
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -742,51 +745,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R52"/>
+  <dimension ref="B2:R53"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -3134,50 +3137,103 @@
         <v>-0.02674822956056233</v>
       </c>
       <c r="K52" t="n" s="13">
         <v>10171.872347999999</v>
       </c>
       <c r="L52" t="n" s="14">
         <v>0.01718723479999995</v>
       </c>
       <c r="M52" t="n" s="13">
         <v>9433.063647</v>
       </c>
       <c r="N52" t="n" s="14">
         <v>-0.009680203267677823</v>
       </c>
       <c r="O52" t="n" s="13">
         <v>10894.155571</v>
       </c>
       <c r="P52" t="n" s="14">
         <v>0.08941555709999993</v>
       </c>
       <c r="Q52" t="n" s="13">
         <v>11180.234090000004</v>
       </c>
       <c r="R52" t="n" s="14">
         <v>0.018767658377490726</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="B53" t="s" s="9">
+        <v>56</v>
+      </c>
+      <c r="C53" t="n" s="13">
+        <v>7752.296231</v>
+      </c>
+      <c r="D53" t="n" s="14">
+        <v>-0.2247703769</v>
+      </c>
+      <c r="E53" t="n" s="13">
+        <v>7177.531509000001</v>
+      </c>
+      <c r="F53" t="n" s="14">
+        <v>-0.0537718777787044</v>
+      </c>
+      <c r="G53" t="n" s="13">
+        <v>8122.833001999999</v>
+      </c>
+      <c r="H53" t="n" s="14">
+        <v>-0.18771669980000005</v>
+      </c>
+      <c r="I53" t="n" s="13">
+        <v>8498.674861000003</v>
+      </c>
+      <c r="J53" t="n" s="14">
+        <v>-0.02674822956056233</v>
+      </c>
+      <c r="K53" t="n" s="13">
+        <v>10186.560796</v>
+      </c>
+      <c r="L53" t="n" s="14">
+        <v>0.01865607959999993</v>
+      </c>
+      <c r="M53" t="n" s="13">
+        <v>9433.063647</v>
+      </c>
+      <c r="N53" t="n" s="14">
+        <v>-0.009680203267677823</v>
+      </c>
+      <c r="O53" t="n" s="13">
+        <v>10894.155571</v>
+      </c>
+      <c r="P53" t="n" s="14">
+        <v>0.08941555709999993</v>
+      </c>
+      <c r="Q53" t="n" s="13">
+        <v>11180.234090000002</v>
+      </c>
+      <c r="R53" t="n" s="14">
+        <v>0.018767658377490504</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>