--- v0 (2026-05-12)
+++ v1 (2026-08-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR0014013NO1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="28">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN 2032 Part I</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -81,50 +81,59 @@
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -649,51 +658,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R20"/>
+  <dimension ref="B2:R23"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -1299,96 +1308,255 @@
       </c>
       <c r="M19" t="n" s="13">
         <v>9864.672437</v>
       </c>
       <c r="N19" t="n" s="14">
         <v>-0.001944558125468565</v>
       </c>
       <c r="O19" t="n" s="13">
         <v>10866.293393</v>
       </c>
       <c r="P19" t="n" s="14">
         <v>0.08662933929999994</v>
       </c>
       <c r="Q19" t="n" s="13">
         <v>11419.075113</v>
       </c>
       <c r="R19" t="n" s="14">
         <v>0.01913798775261255</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" t="s" s="9">
         <v>24</v>
       </c>
       <c r="C20" t="n" s="13">
-        <v>8300.772439</v>
+        <v>8300.804752</v>
       </c>
       <c r="D20" t="n" s="14">
-        <v>-0.16992275609999996</v>
+        <v>-0.16991952480000005</v>
       </c>
       <c r="E20" t="n" s="13">
-        <v>7520.403301</v>
+        <v>7520.412196000001</v>
       </c>
       <c r="F20" t="n" s="14">
-        <v>-0.03989183816457853</v>
+        <v>-0.03989167593623921</v>
       </c>
       <c r="G20" t="n" s="13">
         <v>8416.794248</v>
       </c>
       <c r="H20" t="n" s="14">
         <v>-0.15832057519999998</v>
       </c>
       <c r="I20" t="n" s="13">
         <v>9032.884555</v>
       </c>
       <c r="J20" t="n" s="14">
         <v>-0.014425418556524905</v>
       </c>
       <c r="K20" t="n" s="13">
         <v>10170.652801</v>
       </c>
       <c r="L20" t="n" s="14">
         <v>0.01706528009999997</v>
       </c>
       <c r="M20" t="n" s="13">
         <v>9864.672436999997</v>
       </c>
       <c r="N20" t="n" s="14">
         <v>-0.001944558125468565</v>
       </c>
       <c r="O20" t="n" s="13">
         <v>10866.293393</v>
       </c>
       <c r="P20" t="n" s="14">
         <v>0.08662933929999994</v>
       </c>
       <c r="Q20" t="n" s="13">
-        <v>11316.816916000003</v>
+        <v>11316.816916</v>
       </c>
       <c r="R20" t="n" s="14">
         <v>0.017829182614942818</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="B21" t="s" s="9">
+        <v>25</v>
+      </c>
+      <c r="C21" t="n" s="13">
+        <v>8300.503775</v>
+      </c>
+      <c r="D21" t="n" s="14">
+        <v>-0.16994962250000012</v>
+      </c>
+      <c r="E21" t="n" s="13">
+        <v>7520.326398999998</v>
+      </c>
+      <c r="F21" t="n" s="14">
+        <v>-0.03989324072160505</v>
+      </c>
+      <c r="G21" t="n" s="13">
+        <v>8416.794248</v>
+      </c>
+      <c r="H21" t="n" s="14">
+        <v>-0.15832057519999998</v>
+      </c>
+      <c r="I21" t="n" s="13">
+        <v>9032.884555</v>
+      </c>
+      <c r="J21" t="n" s="14">
+        <v>-0.014425418556524905</v>
+      </c>
+      <c r="K21" t="n" s="13">
+        <v>10170.652801</v>
+      </c>
+      <c r="L21" t="n" s="14">
+        <v>0.01706528009999997</v>
+      </c>
+      <c r="M21" t="n" s="13">
+        <v>9864.672436999997</v>
+      </c>
+      <c r="N21" t="n" s="14">
+        <v>-0.001944558125468565</v>
+      </c>
+      <c r="O21" t="n" s="13">
+        <v>10866.293393</v>
+      </c>
+      <c r="P21" t="n" s="14">
+        <v>0.08662933929999994</v>
+      </c>
+      <c r="Q21" t="n" s="13">
+        <v>11256.844147000003</v>
+      </c>
+      <c r="R21" t="n" s="14">
+        <v>0.017056866394038916</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="B22" t="s" s="9">
+        <v>26</v>
+      </c>
+      <c r="C22" t="n" s="13">
+        <v>8300.388624000001</v>
+      </c>
+      <c r="D22" t="n" s="14">
+        <v>-0.16996113759999987</v>
+      </c>
+      <c r="E22" t="n" s="13">
+        <v>7520.293084</v>
+      </c>
+      <c r="F22" t="n" s="14">
+        <v>-0.03989384833234111</v>
+      </c>
+      <c r="G22" t="n" s="13">
+        <v>8416.794248</v>
+      </c>
+      <c r="H22" t="n" s="14">
+        <v>-0.15832057519999998</v>
+      </c>
+      <c r="I22" t="n" s="13">
+        <v>9032.884555</v>
+      </c>
+      <c r="J22" t="n" s="14">
+        <v>-0.014425418556524905</v>
+      </c>
+      <c r="K22" t="n" s="13">
+        <v>10170.652801</v>
+      </c>
+      <c r="L22" t="n" s="14">
+        <v>0.01706528009999997</v>
+      </c>
+      <c r="M22" t="n" s="13">
+        <v>9864.672437</v>
+      </c>
+      <c r="N22" t="n" s="14">
+        <v>-0.001944558125468565</v>
+      </c>
+      <c r="O22" t="n" s="13">
+        <v>10866.293393</v>
+      </c>
+      <c r="P22" t="n" s="14">
+        <v>0.08662933929999994</v>
+      </c>
+      <c r="Q22" t="n" s="13">
+        <v>11256.844147000002</v>
+      </c>
+      <c r="R22" t="n" s="14">
+        <v>0.017056866394038916</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="B23" t="s" s="9">
+        <v>27</v>
+      </c>
+      <c r="C23" t="n" s="13">
+        <v>8300.663891</v>
+      </c>
+      <c r="D23" t="n" s="14">
+        <v>-0.16993361090000003</v>
+      </c>
+      <c r="E23" t="n" s="13">
+        <v>7520.370691</v>
+      </c>
+      <c r="F23" t="n" s="14">
+        <v>-0.0398924329120387</v>
+      </c>
+      <c r="G23" t="n" s="13">
+        <v>8416.794248</v>
+      </c>
+      <c r="H23" t="n" s="14">
+        <v>-0.15832057519999998</v>
+      </c>
+      <c r="I23" t="n" s="13">
+        <v>9032.884555</v>
+      </c>
+      <c r="J23" t="n" s="14">
+        <v>-0.014425418556524905</v>
+      </c>
+      <c r="K23" t="n" s="13">
+        <v>10179.615500999998</v>
+      </c>
+      <c r="L23" t="n" s="14">
+        <v>0.01796155009999989</v>
+      </c>
+      <c r="M23" t="n" s="13">
+        <v>9864.672436999997</v>
+      </c>
+      <c r="N23" t="n" s="14">
+        <v>-0.001944558125468565</v>
+      </c>
+      <c r="O23" t="n" s="13">
+        <v>10866.293393</v>
+      </c>
+      <c r="P23" t="n" s="14">
+        <v>0.08662933929999994</v>
+      </c>
+      <c r="Q23" t="n" s="13">
+        <v>11256.844147000002</v>
+      </c>
+      <c r="R23" t="n" s="14">
+        <v>0.017056866394038916</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>