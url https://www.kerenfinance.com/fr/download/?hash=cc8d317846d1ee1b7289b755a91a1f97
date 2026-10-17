--- v1 (2026-08-22)
+++ v2 (2026-10-17)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR0014013NO1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="30">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN 2032 Part I</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -90,50 +90,56 @@
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -653,56 +659,56 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="34" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R23"/>
+  <dimension ref="B2:R25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -1513,50 +1519,156 @@
         <v>-0.014425418556524905</v>
       </c>
       <c r="K23" t="n" s="13">
         <v>10179.615500999998</v>
       </c>
       <c r="L23" t="n" s="14">
         <v>0.01796155009999989</v>
       </c>
       <c r="M23" t="n" s="13">
         <v>9864.672436999997</v>
       </c>
       <c r="N23" t="n" s="14">
         <v>-0.001944558125468565</v>
       </c>
       <c r="O23" t="n" s="13">
         <v>10866.293393</v>
       </c>
       <c r="P23" t="n" s="14">
         <v>0.08662933929999994</v>
       </c>
       <c r="Q23" t="n" s="13">
         <v>11256.844147000002</v>
       </c>
       <c r="R23" t="n" s="14">
         <v>0.017056866394038916</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="B24" t="s" s="9">
+        <v>28</v>
+      </c>
+      <c r="C24" t="n" s="13">
+        <v>8300.386776000001</v>
+      </c>
+      <c r="D24" t="n" s="14">
+        <v>-0.16996132239999984</v>
+      </c>
+      <c r="E24" t="n" s="13">
+        <v>7520.295321999999</v>
+      </c>
+      <c r="F24" t="n" s="14">
+        <v>-0.0398938075148344</v>
+      </c>
+      <c r="G24" t="n" s="13">
+        <v>8416.794248</v>
+      </c>
+      <c r="H24" t="n" s="14">
+        <v>-0.15832057519999998</v>
+      </c>
+      <c r="I24" t="n" s="13">
+        <v>9032.884555</v>
+      </c>
+      <c r="J24" t="n" s="14">
+        <v>-0.014425418556524905</v>
+      </c>
+      <c r="K24" t="n" s="13">
+        <v>10187.900061999999</v>
+      </c>
+      <c r="L24" t="n" s="14">
+        <v>0.01879000619999993</v>
+      </c>
+      <c r="M24" t="n" s="13">
+        <v>9864.672436999997</v>
+      </c>
+      <c r="N24" t="n" s="14">
+        <v>-0.001944558125468565</v>
+      </c>
+      <c r="O24" t="n" s="13">
+        <v>10866.293393</v>
+      </c>
+      <c r="P24" t="n" s="14">
+        <v>0.08662933929999994</v>
+      </c>
+      <c r="Q24" t="n" s="13">
+        <v>11081.957076</v>
+      </c>
+      <c r="R24" t="n" s="14">
+        <v>0.014784395820834906</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="B25" t="s" s="9">
+        <v>29</v>
+      </c>
+      <c r="C25" t="n" s="13">
+        <v>8300.525910999999</v>
+      </c>
+      <c r="D25" t="n" s="14">
+        <v>-0.16994740890000015</v>
+      </c>
+      <c r="E25" t="n" s="13">
+        <v>7520.323289000002</v>
+      </c>
+      <c r="F25" t="n" s="14">
+        <v>-0.03989329744278569</v>
+      </c>
+      <c r="G25" t="n" s="13">
+        <v>8416.794248</v>
+      </c>
+      <c r="H25" t="n" s="14">
+        <v>-0.15832057519999998</v>
+      </c>
+      <c r="I25" t="n" s="13">
+        <v>9032.884555</v>
+      </c>
+      <c r="J25" t="n" s="14">
+        <v>-0.014425418556524905</v>
+      </c>
+      <c r="K25" t="n" s="13">
+        <v>10187.900061999999</v>
+      </c>
+      <c r="L25" t="n" s="14">
+        <v>0.01879000619999993</v>
+      </c>
+      <c r="M25" t="n" s="13">
+        <v>9864.672436999997</v>
+      </c>
+      <c r="N25" t="n" s="14">
+        <v>-0.001944558125468565</v>
+      </c>
+      <c r="O25" t="n" s="13">
+        <v>10866.293393</v>
+      </c>
+      <c r="P25" t="n" s="14">
+        <v>0.08662933929999994</v>
+      </c>
+      <c r="Q25" t="n" s="13">
+        <v>10991.681844</v>
+      </c>
+      <c r="R25" t="n" s="14">
+        <v>0.013599311848422113</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>