--- v0 (2026-05-23)
+++ v1 (2026-08-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR0011274992" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="91">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN ESSENTIELS I</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -273,50 +273,56 @@
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -841,51 +847,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R84"/>
+  <dimension ref="B2:R86"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -4883,95 +4889,201 @@
       </c>
       <c r="M83" t="n" s="13">
         <v>11412.291811</v>
       </c>
       <c r="N83" t="n" s="14">
         <v>0.026773315970155753</v>
       </c>
       <c r="O83" t="n" s="13">
         <v>17725.485791</v>
       </c>
       <c r="P83" t="n" s="14">
         <v>0.7725485791</v>
       </c>
       <c r="Q83" t="n" s="13">
         <v>16638.337965000002</v>
       </c>
       <c r="R83" t="n" s="14">
         <v>0.1071895760031234</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" t="s" s="9">
         <v>88</v>
       </c>
       <c r="C84" t="n" s="13">
-        <v>4075.0247280000003</v>
+        <v>4074.847881</v>
       </c>
       <c r="D84" t="n" s="14">
-        <v>-0.5924975271999999</v>
+        <v>-0.5925152119</v>
       </c>
       <c r="E84" t="n" s="13">
-        <v>3559.0505479999997</v>
+        <v>3560.9224430000004</v>
       </c>
       <c r="F84" t="n" s="14">
-        <v>-0.18666992599357257</v>
+        <v>-0.18658438923143017</v>
       </c>
       <c r="G84" t="n" s="13">
         <v>6999.105524</v>
       </c>
       <c r="H84" t="n" s="14">
         <v>-0.3000894476</v>
       </c>
       <c r="I84" t="n" s="13">
-        <v>8056.676766000001</v>
+        <v>8893.705563</v>
       </c>
       <c r="J84" t="n" s="14">
-        <v>-0.042296249857293966</v>
+        <v>-0.023175487023873176</v>
       </c>
       <c r="K84" t="n" s="13">
         <v>10096.430491</v>
       </c>
       <c r="L84" t="n" s="14">
         <v>0.009643049099999912</v>
       </c>
       <c r="M84" t="n" s="13">
-        <v>11384.132229999997</v>
+        <v>12490.660361000002</v>
       </c>
       <c r="N84" t="n" s="14">
-        <v>0.02626610696183862</v>
+        <v>0.04548325153571087</v>
       </c>
       <c r="O84" t="n" s="13">
         <v>17725.485791</v>
       </c>
       <c r="P84" t="n" s="14">
         <v>0.7725485791</v>
       </c>
       <c r="Q84" t="n" s="13">
+        <v>18857.884645000002</v>
+      </c>
+      <c r="R84" t="n" s="14">
+        <v>0.13526851880735546</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="B85" t="s" s="9">
+        <v>89</v>
+      </c>
+      <c r="C85" t="n" s="13">
+        <v>4074.657499</v>
+      </c>
+      <c r="D85" t="n" s="14">
+        <v>-0.5925342500999999</v>
+      </c>
+      <c r="E85" t="n" s="13">
+        <v>3558.9557830000012</v>
+      </c>
+      <c r="F85" t="n" s="14">
+        <v>-0.18667425726363074</v>
+      </c>
+      <c r="G85" t="n" s="13">
+        <v>6999.105524</v>
+      </c>
+      <c r="H85" t="n" s="14">
+        <v>-0.3000894476</v>
+      </c>
+      <c r="I85" t="n" s="13">
+        <v>8056.676766000002</v>
+      </c>
+      <c r="J85" t="n" s="14">
+        <v>-0.042296249857293966</v>
+      </c>
+      <c r="K85" t="n" s="13">
+        <v>10096.430491</v>
+      </c>
+      <c r="L85" t="n" s="14">
+        <v>0.009643049099999912</v>
+      </c>
+      <c r="M85" t="n" s="13">
+        <v>11384.132229999996</v>
+      </c>
+      <c r="N85" t="n" s="14">
+        <v>0.026266106961838398</v>
+      </c>
+      <c r="O85" t="n" s="13">
+        <v>17725.485791</v>
+      </c>
+      <c r="P85" t="n" s="14">
+        <v>0.7725485791</v>
+      </c>
+      <c r="Q85" t="n" s="13">
         <v>16638.337965000002</v>
       </c>
-      <c r="R84" t="n" s="14">
+      <c r="R85" t="n" s="14">
+        <v>0.1071895760031234</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="B86" t="s" s="9">
+        <v>90</v>
+      </c>
+      <c r="C86" t="n" s="13">
+        <v>4075.028876</v>
+      </c>
+      <c r="D86" t="n" s="14">
+        <v>-0.5924971124</v>
+      </c>
+      <c r="E86" t="n" s="13">
+        <v>3559.015124</v>
+      </c>
+      <c r="F86" t="n" s="14">
+        <v>-0.1866715450500518</v>
+      </c>
+      <c r="G86" t="n" s="13">
+        <v>6999.105524</v>
+      </c>
+      <c r="H86" t="n" s="14">
+        <v>-0.3000894476</v>
+      </c>
+      <c r="I86" t="n" s="13">
+        <v>8056.676766</v>
+      </c>
+      <c r="J86" t="n" s="14">
+        <v>-0.04229624985729408</v>
+      </c>
+      <c r="K86" t="n" s="13">
+        <v>10074.435472000001</v>
+      </c>
+      <c r="L86" t="n" s="14">
+        <v>0.007443547200000067</v>
+      </c>
+      <c r="M86" t="n" s="13">
+        <v>11279.138407999997</v>
+      </c>
+      <c r="N86" t="n" s="14">
+        <v>0.024366070625412073</v>
+      </c>
+      <c r="O86" t="n" s="13">
+        <v>17725.485791</v>
+      </c>
+      <c r="P86" t="n" s="14">
+        <v>0.7725485791</v>
+      </c>
+      <c r="Q86" t="n" s="13">
+        <v>16638.337965000002</v>
+      </c>
+      <c r="R86" t="n" s="14">
         <v>0.1071895760031234</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">