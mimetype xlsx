--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -2979,72 +2979,72 @@
       </c>
       <c r="M49" t="n" s="13">
         <v>12366.753097</v>
       </c>
       <c r="N49" t="n" s="14">
         <v>0.04340073431842062</v>
       </c>
       <c r="O49" t="n" s="13">
         <v>13893.885011</v>
       </c>
       <c r="P49" t="n" s="14">
         <v>0.3893885011</v>
       </c>
       <c r="Q49" t="n" s="13">
         <v>14442.869294</v>
       </c>
       <c r="R49" t="n" s="14">
         <v>0.0762934472604857</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" t="s" s="9">
         <v>54</v>
       </c>
       <c r="C50" t="n" s="13">
-        <v>3024.632244</v>
+        <v>3024.559651</v>
       </c>
       <c r="D50" t="n" s="14">
-        <v>-0.6975367755999999</v>
+        <v>-0.6975440348999999</v>
       </c>
       <c r="E50" t="n" s="13">
-        <v>3402.3196159999998</v>
+        <v>3402.302645</v>
       </c>
       <c r="F50" t="n" s="14">
-        <v>-0.19396291857125347</v>
+        <v>-0.19396372268633644</v>
       </c>
       <c r="G50" t="n" s="13">
         <v>8502.790468</v>
       </c>
       <c r="H50" t="n" s="14">
         <v>-0.14972095320000012</v>
       </c>
       <c r="I50" t="n" s="13">
-        <v>6297.454016999999</v>
+        <v>6328.004528</v>
       </c>
       <c r="J50" t="n" s="14">
-        <v>-0.0883397882006971</v>
+        <v>-0.087456961716736</v>
       </c>
       <c r="K50" t="n" s="13">
         <v>10215.06961</v>
       </c>
       <c r="L50" t="n" s="14">
         <v>0.021506961000000047</v>
       </c>
       <c r="M50" t="n" s="13">
         <v>12362.565286</v>
       </c>
       <c r="N50" t="n" s="14">
         <v>0.04333005841775317</v>
       </c>
       <c r="O50" t="n" s="13">
         <v>13893.885011</v>
       </c>
       <c r="P50" t="n" s="14">
         <v>0.3893885011</v>
       </c>
       <c r="Q50" t="n" s="13">
         <v>14442.869294</v>
       </c>
       <c r="R50" t="n" s="14">
         <v>0.0762934472604857</v>
       </c>