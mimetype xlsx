--- v0 (2026-05-20)
+++ v1 (2026-08-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR0014000W53" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="64">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN CREDIT ISR EB</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -192,50 +192,56 @@
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -760,51 +766,51 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R57"/>
+  <dimension ref="B2:R59"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -3371,95 +3377,201 @@
       </c>
       <c r="M56" t="n" s="13">
         <v>10589.389693</v>
       </c>
       <c r="N56" t="n" s="14">
         <v>0.01927250743111064</v>
       </c>
       <c r="O56" t="n" s="13">
         <v>10855.637113</v>
       </c>
       <c r="P56" t="n" s="14">
         <v>0.08556371130000007</v>
       </c>
       <c r="Q56" t="n" s="13">
         <v>11755.819353</v>
       </c>
       <c r="R56" t="n" s="14">
         <v>0.05540132386298424</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" t="s" s="9">
         <v>61</v>
       </c>
       <c r="C57" t="n" s="13">
-        <v>8393.101563999999</v>
+        <v>8393.100116</v>
       </c>
       <c r="D57" t="n" s="14">
-        <v>-0.16068984360000016</v>
+        <v>-0.16068998840000004</v>
       </c>
       <c r="E57" t="n" s="13">
-        <v>8630.545638</v>
+        <v>8630.540803999998</v>
       </c>
       <c r="F57" t="n" s="14">
-        <v>-0.047906899875967635</v>
+        <v>-0.04790707763293689</v>
       </c>
       <c r="G57" t="n" s="13">
         <v>8816.444694</v>
       </c>
       <c r="H57" t="n" s="14">
         <v>-0.11835553060000004</v>
       </c>
       <c r="I57" t="n" s="13">
         <v>9021.451502</v>
       </c>
       <c r="J57" t="n" s="14">
         <v>-0.03374414264727421</v>
       </c>
       <c r="K57" t="n" s="13">
         <v>10219.450884000002</v>
       </c>
       <c r="L57" t="n" s="14">
         <v>0.02194508840000009</v>
       </c>
       <c r="M57" t="n" s="13">
         <v>10589.389693</v>
       </c>
       <c r="N57" t="n" s="14">
         <v>0.01927250743111064</v>
       </c>
       <c r="O57" t="n" s="13">
         <v>10855.637113</v>
       </c>
       <c r="P57" t="n" s="14">
         <v>0.08556371130000007</v>
       </c>
       <c r="Q57" t="n" s="13">
         <v>11755.819353</v>
       </c>
       <c r="R57" t="n" s="14">
+        <v>0.05540132386298424</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="B58" t="s" s="9">
+        <v>62</v>
+      </c>
+      <c r="C58" t="n" s="13">
+        <v>8393.103213</v>
+      </c>
+      <c r="D58" t="n" s="14">
+        <v>-0.16068967869999995</v>
+      </c>
+      <c r="E58" t="n" s="13">
+        <v>8630.514482</v>
+      </c>
+      <c r="F58" t="n" s="14">
+        <v>-0.04790804555279071</v>
+      </c>
+      <c r="G58" t="n" s="13">
+        <v>8816.444694</v>
+      </c>
+      <c r="H58" t="n" s="14">
+        <v>-0.11835553060000004</v>
+      </c>
+      <c r="I58" t="n" s="13">
+        <v>9021.451502</v>
+      </c>
+      <c r="J58" t="n" s="14">
+        <v>-0.03374414264727421</v>
+      </c>
+      <c r="K58" t="n" s="13">
+        <v>10219.450884000002</v>
+      </c>
+      <c r="L58" t="n" s="14">
+        <v>0.02194508840000009</v>
+      </c>
+      <c r="M58" t="n" s="13">
+        <v>10589.389693</v>
+      </c>
+      <c r="N58" t="n" s="14">
+        <v>0.01927250743111064</v>
+      </c>
+      <c r="O58" t="n" s="13">
+        <v>10855.637113</v>
+      </c>
+      <c r="P58" t="n" s="14">
+        <v>0.08556371130000007</v>
+      </c>
+      <c r="Q58" t="n" s="13">
+        <v>11755.819353</v>
+      </c>
+      <c r="R58" t="n" s="14">
+        <v>0.05540132386298424</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="B59" t="s" s="9">
+        <v>63</v>
+      </c>
+      <c r="C59" t="n" s="13">
+        <v>8393.141010000001</v>
+      </c>
+      <c r="D59" t="n" s="14">
+        <v>-0.16068589899999985</v>
+      </c>
+      <c r="E59" t="n" s="13">
+        <v>8630.509768000002</v>
+      </c>
+      <c r="F59" t="n" s="14">
+        <v>-0.0479082188975084</v>
+      </c>
+      <c r="G59" t="n" s="13">
+        <v>8816.444694</v>
+      </c>
+      <c r="H59" t="n" s="14">
+        <v>-0.11835553060000004</v>
+      </c>
+      <c r="I59" t="n" s="13">
+        <v>9021.451502</v>
+      </c>
+      <c r="J59" t="n" s="14">
+        <v>-0.03374414264727421</v>
+      </c>
+      <c r="K59" t="n" s="13">
+        <v>10219.450884000002</v>
+      </c>
+      <c r="L59" t="n" s="14">
+        <v>0.02194508840000009</v>
+      </c>
+      <c r="M59" t="n" s="13">
+        <v>10589.389693</v>
+      </c>
+      <c r="N59" t="n" s="14">
+        <v>0.01927250743111064</v>
+      </c>
+      <c r="O59" t="n" s="13">
+        <v>10855.637113</v>
+      </c>
+      <c r="P59" t="n" s="14">
+        <v>0.08556371130000007</v>
+      </c>
+      <c r="Q59" t="n" s="13">
+        <v>11755.819353</v>
+      </c>
+      <c r="R59" t="n" s="14">
         <v>0.05540132386298424</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">