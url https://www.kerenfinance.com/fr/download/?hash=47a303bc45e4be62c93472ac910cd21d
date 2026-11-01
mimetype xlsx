--- v1 (2026-08-08)
+++ v2 (2026-11-01)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR0014000W53" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="67">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN CREDIT ISR EB</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -198,50 +198,59 @@
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -761,56 +770,56 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="34" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R59"/>
+  <dimension ref="B2:R62"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -3528,50 +3537,209 @@
       <c r="J59" t="n" s="14">
         <v>-0.03374414264727421</v>
       </c>
       <c r="K59" t="n" s="13">
         <v>10219.450884000002</v>
       </c>
       <c r="L59" t="n" s="14">
         <v>0.02194508840000009</v>
       </c>
       <c r="M59" t="n" s="13">
         <v>10589.389693</v>
       </c>
       <c r="N59" t="n" s="14">
         <v>0.01927250743111064</v>
       </c>
       <c r="O59" t="n" s="13">
         <v>10855.637113</v>
       </c>
       <c r="P59" t="n" s="14">
         <v>0.08556371130000007</v>
       </c>
       <c r="Q59" t="n" s="13">
         <v>11755.819353</v>
       </c>
       <c r="R59" t="n" s="14">
+        <v>0.05540132386298424</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="B60" t="s" s="9">
+        <v>64</v>
+      </c>
+      <c r="C60" t="n" s="13">
+        <v>8393.519141</v>
+      </c>
+      <c r="D60" t="n" s="14">
+        <v>-0.1606480858999999</v>
+      </c>
+      <c r="E60" t="n" s="13">
+        <v>8630.591438000001</v>
+      </c>
+      <c r="F60" t="n" s="14">
+        <v>-0.04790521571103845</v>
+      </c>
+      <c r="G60" t="n" s="13">
+        <v>8816.444694</v>
+      </c>
+      <c r="H60" t="n" s="14">
+        <v>-0.11835553060000004</v>
+      </c>
+      <c r="I60" t="n" s="13">
+        <v>9021.451502</v>
+      </c>
+      <c r="J60" t="n" s="14">
+        <v>-0.03374414264727421</v>
+      </c>
+      <c r="K60" t="n" s="13">
+        <v>10219.450884000002</v>
+      </c>
+      <c r="L60" t="n" s="14">
+        <v>0.02194508840000009</v>
+      </c>
+      <c r="M60" t="n" s="13">
+        <v>10589.389693000001</v>
+      </c>
+      <c r="N60" t="n" s="14">
+        <v>0.01927250743111064</v>
+      </c>
+      <c r="O60" t="n" s="13">
+        <v>10855.637113</v>
+      </c>
+      <c r="P60" t="n" s="14">
+        <v>0.08556371130000007</v>
+      </c>
+      <c r="Q60" t="n" s="13">
+        <v>11755.819353</v>
+      </c>
+      <c r="R60" t="n" s="14">
+        <v>0.05540132386298424</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="B61" t="s" s="9">
+        <v>65</v>
+      </c>
+      <c r="C61" t="n" s="13">
+        <v>8393.575328</v>
+      </c>
+      <c r="D61" t="n" s="14">
+        <v>-0.16064246719999997</v>
+      </c>
+      <c r="E61" t="n" s="13">
+        <v>8630.595399</v>
+      </c>
+      <c r="F61" t="n" s="14">
+        <v>-0.047905070056792565</v>
+      </c>
+      <c r="G61" t="n" s="13">
+        <v>8816.444694</v>
+      </c>
+      <c r="H61" t="n" s="14">
+        <v>-0.11835553060000004</v>
+      </c>
+      <c r="I61" t="n" s="13">
+        <v>9021.451502</v>
+      </c>
+      <c r="J61" t="n" s="14">
+        <v>-0.03374414264727421</v>
+      </c>
+      <c r="K61" t="n" s="13">
+        <v>10219.450884000002</v>
+      </c>
+      <c r="L61" t="n" s="14">
+        <v>0.02194508840000009</v>
+      </c>
+      <c r="M61" t="n" s="13">
+        <v>10589.389693000001</v>
+      </c>
+      <c r="N61" t="n" s="14">
+        <v>0.01927250743111064</v>
+      </c>
+      <c r="O61" t="n" s="13">
+        <v>10855.637113</v>
+      </c>
+      <c r="P61" t="n" s="14">
+        <v>0.08556371130000007</v>
+      </c>
+      <c r="Q61" t="n" s="13">
+        <v>11755.819353</v>
+      </c>
+      <c r="R61" t="n" s="14">
+        <v>0.05540132386298424</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="B62" t="s" s="9">
+        <v>66</v>
+      </c>
+      <c r="C62" t="n" s="13">
+        <v>8393.545446</v>
+      </c>
+      <c r="D62" t="n" s="14">
+        <v>-0.16064545539999997</v>
+      </c>
+      <c r="E62" t="n" s="13">
+        <v>8630.534613</v>
+      </c>
+      <c r="F62" t="n" s="14">
+        <v>-0.04790730528992182</v>
+      </c>
+      <c r="G62" t="n" s="13">
+        <v>8816.444694</v>
+      </c>
+      <c r="H62" t="n" s="14">
+        <v>-0.11835553060000004</v>
+      </c>
+      <c r="I62" t="n" s="13">
+        <v>9021.451502</v>
+      </c>
+      <c r="J62" t="n" s="14">
+        <v>-0.03374414264727421</v>
+      </c>
+      <c r="K62" t="n" s="13">
+        <v>10219.450884000002</v>
+      </c>
+      <c r="L62" t="n" s="14">
+        <v>0.02194508840000009</v>
+      </c>
+      <c r="M62" t="n" s="13">
+        <v>10589.389693000001</v>
+      </c>
+      <c r="N62" t="n" s="14">
+        <v>0.01927250743111064</v>
+      </c>
+      <c r="O62" t="n" s="13">
+        <v>10855.637113</v>
+      </c>
+      <c r="P62" t="n" s="14">
+        <v>0.08556371130000007</v>
+      </c>
+      <c r="Q62" t="n" s="13">
+        <v>11755.819353</v>
+      </c>
+      <c r="R62" t="n" s="14">
         <v>0.05540132386298424</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">