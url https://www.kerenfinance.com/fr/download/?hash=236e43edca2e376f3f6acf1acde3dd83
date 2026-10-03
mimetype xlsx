--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="FR001400HNA7" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="59">
   <si>
     <t>Historique des scénarios de performance</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>KEREN SELECT EUROPE PART C</t>
   </si>
   <si>
     <t>Période de détention recommandée</t>
   </si>
   <si>
     <t xml:space="preserve">Exemple d'investissement de 10 000 EUR : ce que vous pourriez obtenir (en euros et en rendement annuel moyen) après déduction des coûts. </t>
   </si>
   <si>
     <t>Scénarios</t>
   </si>
   <si>
     <t>Scénario de tension</t>
   </si>
   <si>
     <t>Scénario défavorable</t>
   </si>
   <si>
@@ -180,50 +180,53 @@
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -743,56 +746,56 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="34" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="44" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="6" borderId="48" xfId="0" applyBorder="true" applyNumberFormat="true" applyFill="true" applyFont="true">
       <alignment horizontal="general" vertical="bottom" indent="0" textRotation="0" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B2:R53"/>
+  <dimension ref="B2:R54"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.71875" customWidth="true"/>
     <col min="3" max="3" width="11.71875" customWidth="true"/>
     <col min="4" max="4" width="11.71875" customWidth="true"/>
     <col min="5" max="5" width="11.71875" customWidth="true"/>
     <col min="6" max="6" width="11.71875" customWidth="true"/>
     <col min="7" max="7" width="11.71875" customWidth="true"/>
     <col min="8" max="8" width="11.71875" customWidth="true"/>
     <col min="9" max="9" width="11.71875" customWidth="true"/>
     <col min="10" max="10" width="11.71875" customWidth="true"/>
     <col min="11" max="11" width="11.71875" customWidth="true"/>
     <col min="12" max="12" width="11.71875" customWidth="true"/>
     <col min="13" max="13" width="11.71875" customWidth="true"/>
     <col min="14" max="14" width="11.71875" customWidth="true"/>
     <col min="15" max="15" width="11.71875" customWidth="true"/>
     <col min="16" max="16" width="11.71875" customWidth="true"/>
     <col min="17" max="17" width="11.71875" customWidth="true"/>
     <col min="18" max="18" width="11.71875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2">
@@ -3192,50 +3195,103 @@
       <c r="J53" t="n" s="14">
         <v>-0.04225253347106883</v>
       </c>
       <c r="K53" t="n" s="13">
         <v>10153.308752</v>
       </c>
       <c r="L53" t="n" s="14">
         <v>0.015330875200000094</v>
       </c>
       <c r="M53" t="n" s="13">
         <v>12291.789029</v>
       </c>
       <c r="N53" t="n" s="14">
         <v>0.04213269072470682</v>
       </c>
       <c r="O53" t="n" s="13">
         <v>13893.885011</v>
       </c>
       <c r="P53" t="n" s="14">
         <v>0.3893885011</v>
       </c>
       <c r="Q53" t="n" s="13">
         <v>14442.869294</v>
       </c>
       <c r="R53" t="n" s="14">
+        <v>0.0762934472604857</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="B54" t="s" s="9">
+        <v>58</v>
+      </c>
+      <c r="C54" t="n" s="13">
+        <v>3030.06839</v>
+      </c>
+      <c r="D54" t="n" s="14">
+        <v>-0.696993161</v>
+      </c>
+      <c r="E54" t="n" s="13">
+        <v>3470.260439000001</v>
+      </c>
+      <c r="F54" t="n" s="14">
+        <v>-0.19076918166915235</v>
+      </c>
+      <c r="G54" t="n" s="13">
+        <v>8502.790468</v>
+      </c>
+      <c r="H54" t="n" s="14">
+        <v>-0.14972095320000012</v>
+      </c>
+      <c r="I54" t="n" s="13">
+        <v>8924.171488999998</v>
+      </c>
+      <c r="J54" t="n" s="14">
+        <v>-0.022507167861654076</v>
+      </c>
+      <c r="K54" t="n" s="13">
+        <v>10153.308752</v>
+      </c>
+      <c r="L54" t="n" s="14">
+        <v>0.015330875200000094</v>
+      </c>
+      <c r="M54" t="n" s="13">
+        <v>12180.944638999998</v>
+      </c>
+      <c r="N54" t="n" s="14">
+        <v>0.04024633384171916</v>
+      </c>
+      <c r="O54" t="n" s="13">
+        <v>13893.885011</v>
+      </c>
+      <c r="P54" t="n" s="14">
+        <v>0.3893885011</v>
+      </c>
+      <c r="Q54" t="n" s="13">
+        <v>14442.869294</v>
+      </c>
+      <c r="R54" t="n" s="14">
         <v>0.0762934472604857</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">