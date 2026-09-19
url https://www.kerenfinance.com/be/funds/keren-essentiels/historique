--- v3 (2026-08-05)
+++ v4 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3522">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3555">
   <si>
     <t>Keren Essentiels</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011271550</t>
   </si>
   <si>
     <t>2012-07-09</t>
   </si>
   <si>
     <t>2012-07-10</t>
   </si>
   <si>
     <t>2012-07-11</t>
   </si>
   <si>
     <t>2012-07-12</t>
   </si>
   <si>
@@ -10578,50 +10578,149 @@
     <t>2026-07-22</t>
   </si>
   <si>
     <t>2026-07-23</t>
   </si>
   <si>
     <t>2026-07-24</t>
   </si>
   <si>
     <t>2026-07-27</t>
   </si>
   <si>
     <t>2026-07-28</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>2026-07-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -10925,51 +11024,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z3521"/>
+  <dimension ref="A1:Z3554"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -39094,50 +39193,314 @@
         <v>331.87</v>
       </c>
     </row>
     <row r="3519" spans="1:26">
       <c r="A3519" t="s">
         <v>3519</v>
       </c>
       <c r="B3519">
         <v>328.69</v>
       </c>
     </row>
     <row r="3520" spans="1:26">
       <c r="A3520" t="s">
         <v>3520</v>
       </c>
       <c r="B3520">
         <v>325.92</v>
       </c>
     </row>
     <row r="3521" spans="1:26">
       <c r="A3521" t="s">
         <v>3521</v>
       </c>
       <c r="B3521">
         <v>330.96</v>
+      </c>
+    </row>
+    <row r="3522" spans="1:26">
+      <c r="A3522" t="s">
+        <v>3522</v>
+      </c>
+      <c r="B3522">
+        <v>332.11</v>
+      </c>
+    </row>
+    <row r="3523" spans="1:26">
+      <c r="A3523" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B3523">
+        <v>331.97</v>
+      </c>
+    </row>
+    <row r="3524" spans="1:26">
+      <c r="A3524" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B3524">
+        <v>330.88</v>
+      </c>
+    </row>
+    <row r="3525" spans="1:26">
+      <c r="A3525" t="s">
+        <v>3525</v>
+      </c>
+      <c r="B3525">
+        <v>331.1</v>
+      </c>
+    </row>
+    <row r="3526" spans="1:26">
+      <c r="A3526" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B3526">
+        <v>330.21</v>
+      </c>
+    </row>
+    <row r="3527" spans="1:26">
+      <c r="A3527" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B3527">
+        <v>331.43</v>
+      </c>
+    </row>
+    <row r="3528" spans="1:26">
+      <c r="A3528" t="s">
+        <v>3528</v>
+      </c>
+      <c r="B3528">
+        <v>329.88</v>
+      </c>
+    </row>
+    <row r="3529" spans="1:26">
+      <c r="A3529" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B3529">
+        <v>330.26</v>
+      </c>
+    </row>
+    <row r="3530" spans="1:26">
+      <c r="A3530" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B3530">
+        <v>331.95</v>
+      </c>
+    </row>
+    <row r="3531" spans="1:26">
+      <c r="A3531" t="s">
+        <v>3531</v>
+      </c>
+      <c r="B3531">
+        <v>329.04</v>
+      </c>
+    </row>
+    <row r="3532" spans="1:26">
+      <c r="A3532" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B3532">
+        <v>326.12</v>
+      </c>
+    </row>
+    <row r="3533" spans="1:26">
+      <c r="A3533" t="s">
+        <v>3533</v>
+      </c>
+      <c r="B3533">
+        <v>326.41</v>
+      </c>
+    </row>
+    <row r="3534" spans="1:26">
+      <c r="A3534" t="s">
+        <v>3534</v>
+      </c>
+      <c r="B3534">
+        <v>324.74</v>
+      </c>
+    </row>
+    <row r="3535" spans="1:26">
+      <c r="A3535" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B3535">
+        <v>326.09</v>
+      </c>
+    </row>
+    <row r="3536" spans="1:26">
+      <c r="A3536" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B3536">
+        <v>325.53</v>
+      </c>
+    </row>
+    <row r="3537" spans="1:26">
+      <c r="A3537" t="s">
+        <v>3537</v>
+      </c>
+      <c r="B3537">
+        <v>325.49</v>
+      </c>
+    </row>
+    <row r="3538" spans="1:26">
+      <c r="A3538" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B3538">
+        <v>325.02</v>
+      </c>
+    </row>
+    <row r="3539" spans="1:26">
+      <c r="A3539" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B3539">
+        <v>323.22</v>
+      </c>
+    </row>
+    <row r="3540" spans="1:26">
+      <c r="A3540" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B3540">
+        <v>325.06</v>
+      </c>
+    </row>
+    <row r="3541" spans="1:26">
+      <c r="A3541" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B3541">
+        <v>324.49</v>
+      </c>
+    </row>
+    <row r="3542" spans="1:26">
+      <c r="A3542" t="s">
+        <v>3542</v>
+      </c>
+      <c r="B3542">
+        <v>323.32</v>
+      </c>
+    </row>
+    <row r="3543" spans="1:26">
+      <c r="A3543" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B3543">
+        <v>320.39</v>
+      </c>
+    </row>
+    <row r="3544" spans="1:26">
+      <c r="A3544" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B3544">
+        <v>322.79</v>
+      </c>
+    </row>
+    <row r="3545" spans="1:26">
+      <c r="A3545" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B3545">
+        <v>321.31</v>
+      </c>
+    </row>
+    <row r="3546" spans="1:26">
+      <c r="A3546" t="s">
+        <v>3546</v>
+      </c>
+      <c r="B3546">
+        <v>319.67</v>
+      </c>
+    </row>
+    <row r="3547" spans="1:26">
+      <c r="A3547" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B3547">
+        <v>320.16</v>
+      </c>
+    </row>
+    <row r="3548" spans="1:26">
+      <c r="A3548" t="s">
+        <v>3548</v>
+      </c>
+      <c r="B3548">
+        <v>315.52</v>
+      </c>
+    </row>
+    <row r="3549" spans="1:26">
+      <c r="A3549" t="s">
+        <v>3549</v>
+      </c>
+      <c r="B3549">
+        <v>313.21</v>
+      </c>
+    </row>
+    <row r="3550" spans="1:26">
+      <c r="A3550" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B3550">
+        <v>313.5</v>
+      </c>
+    </row>
+    <row r="3551" spans="1:26">
+      <c r="A3551" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B3551">
+        <v>313.15</v>
+      </c>
+    </row>
+    <row r="3552" spans="1:26">
+      <c r="A3552" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B3552">
+        <v>312.43</v>
+      </c>
+    </row>
+    <row r="3553" spans="1:26">
+      <c r="A3553" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B3553">
+        <v>313.94</v>
+      </c>
+    </row>
+    <row r="3554" spans="1:26">
+      <c r="A3554" t="s">
+        <v>3554</v>
+      </c>
+      <c r="B3554">
+        <v>313.68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">