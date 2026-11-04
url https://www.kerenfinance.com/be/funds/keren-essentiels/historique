--- v4 (2026-09-19)
+++ v5 (2026-11-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3555">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3588">
   <si>
     <t>Keren Essentiels</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011271550</t>
   </si>
   <si>
     <t>2012-07-09</t>
   </si>
   <si>
     <t>2012-07-10</t>
   </si>
   <si>
     <t>2012-07-11</t>
   </si>
   <si>
     <t>2012-07-12</t>
   </si>
   <si>
@@ -10677,50 +10677,149 @@
     <t>2026-09-07</t>
   </si>
   <si>
     <t>2026-09-08</t>
   </si>
   <si>
     <t>2026-09-09</t>
   </si>
   <si>
     <t>2026-09-10</t>
   </si>
   <si>
     <t>2026-09-11</t>
   </si>
   <si>
     <t>2026-09-14</t>
   </si>
   <si>
     <t>2026-09-15</t>
   </si>
   <si>
     <t>2026-09-16</t>
   </si>
   <si>
     <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>2026-10-23</t>
+  </si>
+  <si>
+    <t>2026-10-26</t>
+  </si>
+  <si>
+    <t>2026-10-27</t>
+  </si>
+  <si>
+    <t>2026-10-28</t>
+  </si>
+  <si>
+    <t>2026-10-29</t>
+  </si>
+  <si>
+    <t>2026-10-30</t>
+  </si>
+  <si>
+    <t>2026-11-02</t>
+  </si>
+  <si>
+    <t>2026-11-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -11024,51 +11123,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z3554"/>
+  <dimension ref="A1:Z3587"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -39457,50 +39556,314 @@
         <v>313.15</v>
       </c>
     </row>
     <row r="3552" spans="1:26">
       <c r="A3552" t="s">
         <v>3552</v>
       </c>
       <c r="B3552">
         <v>312.43</v>
       </c>
     </row>
     <row r="3553" spans="1:26">
       <c r="A3553" t="s">
         <v>3553</v>
       </c>
       <c r="B3553">
         <v>313.94</v>
       </c>
     </row>
     <row r="3554" spans="1:26">
       <c r="A3554" t="s">
         <v>3554</v>
       </c>
       <c r="B3554">
         <v>313.68</v>
+      </c>
+    </row>
+    <row r="3555" spans="1:26">
+      <c r="A3555" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B3555">
+        <v>309.98</v>
+      </c>
+    </row>
+    <row r="3556" spans="1:26">
+      <c r="A3556" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B3556">
+        <v>310.96</v>
+      </c>
+    </row>
+    <row r="3557" spans="1:26">
+      <c r="A3557" t="s">
+        <v>3557</v>
+      </c>
+      <c r="B3557">
+        <v>313.46</v>
+      </c>
+    </row>
+    <row r="3558" spans="1:26">
+      <c r="A3558" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B3558">
+        <v>313.57</v>
+      </c>
+    </row>
+    <row r="3559" spans="1:26">
+      <c r="A3559" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B3559">
+        <v>309.82</v>
+      </c>
+    </row>
+    <row r="3560" spans="1:26">
+      <c r="A3560" t="s">
+        <v>3560</v>
+      </c>
+      <c r="B3560">
+        <v>311.56</v>
+      </c>
+    </row>
+    <row r="3561" spans="1:26">
+      <c r="A3561" t="s">
+        <v>3561</v>
+      </c>
+      <c r="B3561">
+        <v>311.3</v>
+      </c>
+    </row>
+    <row r="3562" spans="1:26">
+      <c r="A3562" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B3562">
+        <v>311.0</v>
+      </c>
+    </row>
+    <row r="3563" spans="1:26">
+      <c r="A3563" t="s">
+        <v>3563</v>
+      </c>
+      <c r="B3563">
+        <v>309.59</v>
+      </c>
+    </row>
+    <row r="3564" spans="1:26">
+      <c r="A3564" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B3564">
+        <v>305.36</v>
+      </c>
+    </row>
+    <row r="3565" spans="1:26">
+      <c r="A3565" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B3565">
+        <v>304.91</v>
+      </c>
+    </row>
+    <row r="3566" spans="1:26">
+      <c r="A3566" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B3566">
+        <v>306.18</v>
+      </c>
+    </row>
+    <row r="3567" spans="1:26">
+      <c r="A3567" t="s">
+        <v>3567</v>
+      </c>
+      <c r="B3567">
+        <v>308.04</v>
+      </c>
+    </row>
+    <row r="3568" spans="1:26">
+      <c r="A3568" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B3568">
+        <v>304.44</v>
+      </c>
+    </row>
+    <row r="3569" spans="1:26">
+      <c r="A3569" t="s">
+        <v>3569</v>
+      </c>
+      <c r="B3569">
+        <v>301.38</v>
+      </c>
+    </row>
+    <row r="3570" spans="1:26">
+      <c r="A3570" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B3570">
+        <v>307.07</v>
+      </c>
+    </row>
+    <row r="3571" spans="1:26">
+      <c r="A3571" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B3571">
+        <v>307.61</v>
+      </c>
+    </row>
+    <row r="3572" spans="1:26">
+      <c r="A3572" t="s">
+        <v>3572</v>
+      </c>
+      <c r="B3572">
+        <v>308.67</v>
+      </c>
+    </row>
+    <row r="3573" spans="1:26">
+      <c r="A3573" t="s">
+        <v>3573</v>
+      </c>
+      <c r="B3573">
+        <v>309.18</v>
+      </c>
+    </row>
+    <row r="3574" spans="1:26">
+      <c r="A3574" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B3574">
+        <v>311.64</v>
+      </c>
+    </row>
+    <row r="3575" spans="1:26">
+      <c r="A3575" t="s">
+        <v>3575</v>
+      </c>
+      <c r="B3575">
+        <v>313.86</v>
+      </c>
+    </row>
+    <row r="3576" spans="1:26">
+      <c r="A3576" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B3576">
+        <v>312.1</v>
+      </c>
+    </row>
+    <row r="3577" spans="1:26">
+      <c r="A3577" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B3577">
+        <v>311.78</v>
+      </c>
+    </row>
+    <row r="3578" spans="1:26">
+      <c r="A3578" t="s">
+        <v>3578</v>
+      </c>
+      <c r="B3578">
+        <v>314.69</v>
+      </c>
+    </row>
+    <row r="3579" spans="1:26">
+      <c r="A3579" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B3579">
+        <v>313.39</v>
+      </c>
+    </row>
+    <row r="3580" spans="1:26">
+      <c r="A3580" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B3580">
+        <v>312.91</v>
+      </c>
+    </row>
+    <row r="3581" spans="1:26">
+      <c r="A3581" t="s">
+        <v>3581</v>
+      </c>
+      <c r="B3581">
+        <v>314.24</v>
+      </c>
+    </row>
+    <row r="3582" spans="1:26">
+      <c r="A3582" t="s">
+        <v>3582</v>
+      </c>
+      <c r="B3582">
+        <v>316.64</v>
+      </c>
+    </row>
+    <row r="3583" spans="1:26">
+      <c r="A3583" t="s">
+        <v>3583</v>
+      </c>
+      <c r="B3583">
+        <v>315.75</v>
+      </c>
+    </row>
+    <row r="3584" spans="1:26">
+      <c r="A3584" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B3584">
+        <v>319.38</v>
+      </c>
+    </row>
+    <row r="3585" spans="1:26">
+      <c r="A3585" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B3585">
+        <v>316.99</v>
+      </c>
+    </row>
+    <row r="3586" spans="1:26">
+      <c r="A3586" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B3586">
+        <v>320.18</v>
+      </c>
+    </row>
+    <row r="3587" spans="1:26">
+      <c r="A3587" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B3587">
+        <v>319.45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">