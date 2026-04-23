--- v0 (2026-03-03)
+++ v1 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Keren 2032</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0014013NN3</t>
   </si>
   <si>
     <t>2025-12-04</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>2025-12-09</t>
   </si>
   <si>
@@ -201,50 +201,158 @@
     <t>2026-02-17</t>
   </si>
   <si>
     <t>2026-02-18</t>
   </si>
   <si>
     <t>2026-02-19</t>
   </si>
   <si>
     <t>2026-02-20</t>
   </si>
   <si>
     <t>2026-02-23</t>
   </si>
   <si>
     <t>2026-02-24</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-03-09</t>
+  </si>
+  <si>
+    <t>2026-03-10</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -548,51 +656,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:Z98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -1045,50 +1153,338 @@
         <v>101.67</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>60</v>
       </c>
       <c r="B60">
         <v>101.65</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>61</v>
       </c>
       <c r="B61">
         <v>101.78</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>62</v>
       </c>
       <c r="B62">
         <v>101.91</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B63">
+        <v>101.78</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>64</v>
+      </c>
+      <c r="B64">
+        <v>101.49</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>65</v>
+      </c>
+      <c r="B65">
+        <v>101.73</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B66">
+        <v>101.78</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>67</v>
+      </c>
+      <c r="B67">
+        <v>101.56</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>68</v>
+      </c>
+      <c r="B68">
+        <v>101.24</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>69</v>
+      </c>
+      <c r="B69">
+        <v>101.66</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>70</v>
+      </c>
+      <c r="B70">
+        <v>101.6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>71</v>
+      </c>
+      <c r="B71">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72">
+        <v>101.51</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>73</v>
+      </c>
+      <c r="B73">
+        <v>101.29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>74</v>
+      </c>
+      <c r="B74">
+        <v>101.49</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>75</v>
+      </c>
+      <c r="B75">
+        <v>101.64</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>76</v>
+      </c>
+      <c r="B76">
+        <v>101.24</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>77</v>
+      </c>
+      <c r="B77">
+        <v>100.98</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>78</v>
+      </c>
+      <c r="B78">
+        <v>100.71</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>79</v>
+      </c>
+      <c r="B79">
+        <v>100.81</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>80</v>
+      </c>
+      <c r="B80">
+        <v>101.21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>81</v>
+      </c>
+      <c r="B81">
+        <v>101.06</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>82</v>
+      </c>
+      <c r="B82">
+        <v>100.66</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>83</v>
+      </c>
+      <c r="B83">
+        <v>100.51</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>84</v>
+      </c>
+      <c r="B84">
+        <v>100.64</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>85</v>
+      </c>
+      <c r="B85">
+        <v>101.21</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>86</v>
+      </c>
+      <c r="B86">
+        <v>101.12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B87">
+        <v>101.12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B88">
+        <v>101.98</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>89</v>
+      </c>
+      <c r="B89">
+        <v>101.98</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B90">
+        <v>102.06</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>91</v>
+      </c>
+      <c r="B91">
+        <v>101.93</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>92</v>
+      </c>
+      <c r="B92">
+        <v>102.11</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>93</v>
+      </c>
+      <c r="B93">
+        <v>102.17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>94</v>
+      </c>
+      <c r="B94">
+        <v>102.28</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>95</v>
+      </c>
+      <c r="B95">
+        <v>102.51</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>96</v>
+      </c>
+      <c r="B96">
+        <v>102.54</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>97</v>
+      </c>
+      <c r="B97">
+        <v>102.61</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>98</v>
+      </c>
+      <c r="B98">
+        <v>102.62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">