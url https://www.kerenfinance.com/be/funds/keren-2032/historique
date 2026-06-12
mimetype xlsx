--- v1 (2026-04-23)
+++ v2 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Keren 2032</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0014013NN3</t>
   </si>
   <si>
     <t>2025-12-04</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>2025-12-09</t>
   </si>
   <si>
@@ -309,50 +309,143 @@
     <t>2026-04-10</t>
   </si>
   <si>
     <t>2026-04-13</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
     <t>2026-04-16</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
     <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -656,51 +749,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z98"/>
+  <dimension ref="A1:Z129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -1441,50 +1534,298 @@
         <v>102.51</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>96</v>
       </c>
       <c r="B96">
         <v>102.54</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>97</v>
       </c>
       <c r="B97">
         <v>102.61</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>98</v>
       </c>
       <c r="B98">
         <v>102.62</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>99</v>
+      </c>
+      <c r="B99">
+        <v>102.57</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>100</v>
+      </c>
+      <c r="B100">
+        <v>102.53</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>101</v>
+      </c>
+      <c r="B101">
+        <v>102.53</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>102</v>
+      </c>
+      <c r="B102">
+        <v>102.41</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>103</v>
+      </c>
+      <c r="B103">
+        <v>102.37</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>104</v>
+      </c>
+      <c r="B104">
+        <v>102.31</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>105</v>
+      </c>
+      <c r="B105">
+        <v>102.46</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>106</v>
+      </c>
+      <c r="B106">
+        <v>102.4</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>107</v>
+      </c>
+      <c r="B107">
+        <v>102.65</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>108</v>
+      </c>
+      <c r="B108">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>109</v>
+      </c>
+      <c r="B109">
+        <v>102.84</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>110</v>
+      </c>
+      <c r="B110">
+        <v>102.81</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>111</v>
+      </c>
+      <c r="B111">
+        <v>102.89</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>112</v>
+      </c>
+      <c r="B112">
+        <v>103.01</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>113</v>
+      </c>
+      <c r="B113">
+        <v>102.86</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>114</v>
+      </c>
+      <c r="B114">
+        <v>102.83</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>115</v>
+      </c>
+      <c r="B115">
+        <v>102.88</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>116</v>
+      </c>
+      <c r="B116">
+        <v>102.96</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>117</v>
+      </c>
+      <c r="B117">
+        <v>103.03</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>118</v>
+      </c>
+      <c r="B118">
+        <v>103.11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>119</v>
+      </c>
+      <c r="B119">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>120</v>
+      </c>
+      <c r="B120">
+        <v>103.23</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>121</v>
+      </c>
+      <c r="B121">
+        <v>103.34</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>122</v>
+      </c>
+      <c r="B122">
+        <v>103.36</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>123</v>
+      </c>
+      <c r="B123">
+        <v>103.64</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>124</v>
+      </c>
+      <c r="B124">
+        <v>103.47</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>125</v>
+      </c>
+      <c r="B125">
+        <v>103.49</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>126</v>
+      </c>
+      <c r="B126">
+        <v>103.54</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>127</v>
+      </c>
+      <c r="B127">
+        <v>103.49</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>128</v>
+      </c>
+      <c r="B128">
+        <v>103.54</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>129</v>
+      </c>
+      <c r="B129">
+        <v>103.55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">