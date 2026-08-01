--- v2 (2026-06-12)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Keren 2032</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0014013NN3</t>
   </si>
   <si>
     <t>2025-12-04</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>2025-12-09</t>
   </si>
   <si>
@@ -402,50 +402,155 @@
     <t>2026-05-29</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>2026-06-02</t>
   </si>
   <si>
     <t>2026-06-03</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>2026-06-05</t>
   </si>
   <si>
     <t>2026-06-08</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -749,51 +854,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z129"/>
+  <dimension ref="A1:Z164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -1782,50 +1887,330 @@
         <v>103.54</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>127</v>
       </c>
       <c r="B127">
         <v>103.49</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>128</v>
       </c>
       <c r="B128">
         <v>103.54</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>129</v>
       </c>
       <c r="B129">
         <v>103.55</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>130</v>
+      </c>
+      <c r="B130">
+        <v>103.54</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>131</v>
+      </c>
+      <c r="B131">
+        <v>103.64</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>132</v>
+      </c>
+      <c r="B132">
+        <v>103.82</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>133</v>
+      </c>
+      <c r="B133">
+        <v>103.84</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>134</v>
+      </c>
+      <c r="B134">
+        <v>103.87</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>135</v>
+      </c>
+      <c r="B135">
+        <v>103.94</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>136</v>
+      </c>
+      <c r="B136">
+        <v>103.91</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>137</v>
+      </c>
+      <c r="B137">
+        <v>103.98</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>138</v>
+      </c>
+      <c r="B138">
+        <v>103.99</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>139</v>
+      </c>
+      <c r="B139">
+        <v>104.02</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>140</v>
+      </c>
+      <c r="B140">
+        <v>104.09</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>141</v>
+      </c>
+      <c r="B141">
+        <v>104.05</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>142</v>
+      </c>
+      <c r="B142">
+        <v>104.04</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>143</v>
+      </c>
+      <c r="B143">
+        <v>104.14</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>144</v>
+      </c>
+      <c r="B144">
+        <v>104.16</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>145</v>
+      </c>
+      <c r="B145">
+        <v>104.19</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>146</v>
+      </c>
+      <c r="B146">
+        <v>104.26</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>147</v>
+      </c>
+      <c r="B147">
+        <v>104.31</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>148</v>
+      </c>
+      <c r="B148">
+        <v>104.34</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>149</v>
+      </c>
+      <c r="B149">
+        <v>104.17</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>150</v>
+      </c>
+      <c r="B150">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>151</v>
+      </c>
+      <c r="B151">
+        <v>104.23</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>152</v>
+      </c>
+      <c r="B152">
+        <v>104.25</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>153</v>
+      </c>
+      <c r="B153">
+        <v>104.17</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>154</v>
+      </c>
+      <c r="B154">
+        <v>104.19</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>155</v>
+      </c>
+      <c r="B155">
+        <v>104.12</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>156</v>
+      </c>
+      <c r="B156">
+        <v>104.09</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>157</v>
+      </c>
+      <c r="B157">
+        <v>104.19</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>158</v>
+      </c>
+      <c r="B158">
+        <v>104.12</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>159</v>
+      </c>
+      <c r="B159">
+        <v>103.99</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>160</v>
+      </c>
+      <c r="B160">
+        <v>103.95</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>161</v>
+      </c>
+      <c r="B161">
+        <v>104.07</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>162</v>
+      </c>
+      <c r="B162">
+        <v>104.08</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>163</v>
+      </c>
+      <c r="B163">
+        <v>103.97</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>164</v>
+      </c>
+      <c r="B164">
+        <v>104.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">