--- v3 (2026-08-01)
+++ v4 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Vls" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Keren 2032</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0014013NN3</t>
   </si>
   <si>
     <t>2025-12-04</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>2025-12-09</t>
   </si>
   <si>
@@ -507,50 +507,146 @@
     <t>2026-07-20</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t>2026-07-22</t>
   </si>
   <si>
     <t>2026-07-23</t>
   </si>
   <si>
     <t>2026-07-24</t>
   </si>
   <si>
     <t>2026-07-27</t>
   </si>
   <si>
     <t>2026-07-28</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -854,51 +950,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z164"/>
+  <dimension ref="A1:Z196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
@@ -2167,50 +2263,306 @@
         <v>104.07</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
         <v>162</v>
       </c>
       <c r="B162">
         <v>104.08</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>163</v>
       </c>
       <c r="B163">
         <v>103.97</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>164</v>
       </c>
       <c r="B164">
         <v>104.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>165</v>
+      </c>
+      <c r="B165">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>166</v>
+      </c>
+      <c r="B166">
+        <v>104.26</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>167</v>
+      </c>
+      <c r="B167">
+        <v>104.39</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>168</v>
+      </c>
+      <c r="B168">
+        <v>104.47</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>169</v>
+      </c>
+      <c r="B169">
+        <v>104.55</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>170</v>
+      </c>
+      <c r="B170">
+        <v>104.59</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>171</v>
+      </c>
+      <c r="B171">
+        <v>104.65</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>172</v>
+      </c>
+      <c r="B172">
+        <v>104.67</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>173</v>
+      </c>
+      <c r="B173">
+        <v>104.72</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>174</v>
+      </c>
+      <c r="B174">
+        <v>104.77</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>175</v>
+      </c>
+      <c r="B175">
+        <v>104.77</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>176</v>
+      </c>
+      <c r="B176">
+        <v>104.77</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>177</v>
+      </c>
+      <c r="B177">
+        <v>104.66</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>178</v>
+      </c>
+      <c r="B178">
+        <v>104.62</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>179</v>
+      </c>
+      <c r="B179">
+        <v>104.63</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>180</v>
+      </c>
+      <c r="B180">
+        <v>104.62</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>181</v>
+      </c>
+      <c r="B181">
+        <v>104.63</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>182</v>
+      </c>
+      <c r="B182">
+        <v>104.64</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>183</v>
+      </c>
+      <c r="B183">
+        <v>104.65</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>184</v>
+      </c>
+      <c r="B184">
+        <v>104.67</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>185</v>
+      </c>
+      <c r="B185">
+        <v>104.72</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>186</v>
+      </c>
+      <c r="B186">
+        <v>104.68</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>187</v>
+      </c>
+      <c r="B187">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>188</v>
+      </c>
+      <c r="B188">
+        <v>104.49</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>189</v>
+      </c>
+      <c r="B189">
+        <v>104.48</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>190</v>
+      </c>
+      <c r="B190">
+        <v>104.48</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>191</v>
+      </c>
+      <c r="B191">
+        <v>104.41</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>192</v>
+      </c>
+      <c r="B192">
+        <v>104.36</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>193</v>
+      </c>
+      <c r="B193">
+        <v>104.15</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>194</v>
+      </c>
+      <c r="B194">
+        <v>103.96</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>195</v>
+      </c>
+      <c r="B195">
+        <v>103.84</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>196</v>
+      </c>
+      <c r="B196">
+        <v>103.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">